--- v0 (2025-10-08)
+++ v1 (2026-07-10)
@@ -1,5887 +1,4289 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
-[...1 lines deleted...]
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
-[...19 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-[...126 lines deleted...]
-</p:presentation>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:body>
+    <w:p w14:paraId="2B1FD742" w14:textId="69FDE5CE" w:rsidR="00E80A4C" w:rsidRPr="00D64904" w:rsidRDefault="00E80A4C" w:rsidP="00992E2E">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Advance Organizer</w:t>
+      </w:r>
+      <w:r w:rsidR="00992E2E" w:rsidRPr="00D64904">
+        <w:rPr>
+          <w:rStyle w:val="Funotenzeichen"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidRPr="00D64904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk216165609"/>
+      <w:r w:rsidR="00D62226" w:rsidRPr="00D64904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Lernfeld 7 – Gesprächssituationen gestalten</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB37D0" w:rsidRPr="00D64904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="1796CE5A" w14:textId="46F567C3" w:rsidR="00E80A4C" w:rsidRPr="00D64904" w:rsidRDefault="00992E2E" w:rsidP="00992E2E">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>I.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E80A4C" w:rsidRPr="00D64904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Kernkompetenz des Lernfelds</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10D685E2" w14:textId="77777777" w:rsidR="00D62226" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D62226">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64904">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>„Die Schülerinnen und Schüler besitzen die Kompetenz, in Gesprächssituationen mit Geschäftspartnern angemessen und sachgerecht zu handeln.“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5489C20A" w14:textId="77777777" w:rsidR="00E80A4C" w:rsidRPr="00D64904" w:rsidRDefault="00E80A4C" w:rsidP="0044650F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="296BE521" w14:textId="14DD7900" w:rsidR="00E445B1" w:rsidRPr="00D64904" w:rsidRDefault="00992E2E" w:rsidP="00992E2E">
+      <w:pPr>
+        <w:pStyle w:val="berschrift2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D64904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>II.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D64904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E445B1" w:rsidRPr="00D64904">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:t>Struktur des Lernfelds in barrierefreier Form</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF7635A" w14:textId="77777777" w:rsidR="00E80A4C" w:rsidRPr="00D64904" w:rsidRDefault="00E80A4C" w:rsidP="0044650F">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tabellenraster"/>
+        <w:tblW w:w="14454" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="846"/>
+        <w:gridCol w:w="4111"/>
+        <w:gridCol w:w="4677"/>
+        <w:gridCol w:w="4820"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00CF6C3C" w:rsidRPr="00F63EAA" w14:paraId="7B45A16A" w14:textId="77777777" w:rsidTr="00DF11D9">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E984C3F" w14:textId="77777777" w:rsidR="00CF6C3C" w:rsidRPr="00F63EAA" w:rsidRDefault="00CF6C3C" w:rsidP="00DF11D9">
+            <w:pPr>
+              <w:pStyle w:val="AOZeilentitel"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F63EAA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>ernsituation (LS)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B1D0A0" w14:textId="77777777" w:rsidR="00CF6C3C" w:rsidRPr="00F63EAA" w:rsidRDefault="00CF6C3C" w:rsidP="00DF11D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F63EAA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Titel der L</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>ernsituation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="579D4564" w14:textId="77777777" w:rsidR="00CF6C3C" w:rsidRPr="00F63EAA" w:rsidRDefault="00CF6C3C" w:rsidP="00DF11D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F63EAA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Mindestinhalte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> laut Bildungsplan</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="477C012B" w14:textId="77777777" w:rsidR="00CF6C3C" w:rsidRPr="00F63EAA" w:rsidRDefault="00CF6C3C" w:rsidP="00DF11D9">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F63EAA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Querverweise</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D14CAC" w:rsidRPr="00D64904" w14:paraId="50ADF9FE" w14:textId="77777777" w:rsidTr="00E92A44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="744D9AA0" w14:textId="77777777" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00BF3EC2">
+            <w:pPr>
+              <w:pStyle w:val="AOSpaltentitel"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>LS01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6031F4B8" w14:textId="0015D85B" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00BF3EC2">
+            <w:pPr>
+              <w:pStyle w:val="AOTabellentext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Anforderungen an Gesprächssituationen erfassen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="778615C6" w14:textId="4B8639A6" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Beratung, Beschwerde, Reklamation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DFE5273" w14:textId="53ADBF06" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00472E0F" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Basis für LS02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D14CAC" w:rsidRPr="00D64904" w14:paraId="6D2CD8B6" w14:textId="77777777" w:rsidTr="00E92A44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D5C549F" w14:textId="77777777" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>LS02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A273F51" w14:textId="3C3ACDC5" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D62226">
+            <w:pPr>
+              <w:pStyle w:val="AOTabellentext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Kommunikationsmöglichkeiten mit Geschäftspartnern darstellen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EB4BAF3" w14:textId="3C59FFC3" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2674E2C8" w14:textId="77777777" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Basis für LF03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D14CAC" w:rsidRPr="00D64904" w14:paraId="365F1572" w14:textId="77777777" w:rsidTr="00E92A44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C82B7F3" w14:textId="77777777" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>LS03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DD7CC9A" w14:textId="19D6828F" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D62226">
+            <w:pPr>
+              <w:pStyle w:val="AOTabellentext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Techniken der Kommunikation und geltende Regelungen ermitteln</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD11C5F" w14:textId="63B5B155" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="133A15B2" w14:textId="1EB37E47" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00472E0F" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Basis für LS04;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00E92A44" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">steht in Beziehung zu </w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CAC" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>LS</w:t>
+            </w:r>
+            <w:r w:rsidR="00D62226" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>04</w:t>
+            </w:r>
+            <w:r w:rsidR="00E92A44" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> und</w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CAC" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LS</w:t>
+            </w:r>
+            <w:r w:rsidR="00D62226" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D14CAC" w:rsidRPr="00D64904" w14:paraId="06E226DA" w14:textId="77777777" w:rsidTr="00E92A44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C690B3" w14:textId="77777777" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>LS04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74AA1E82" w14:textId="0E16F6AE" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D62226">
+            <w:pPr>
+              <w:pStyle w:val="AOTabellentext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Gespräche führen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D614841" w14:textId="463EF70D" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>realistisches Selbstbild, Reaktion auf Kritik</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="581DB629" w14:textId="246DA909" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00472E0F" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Basis für LS05;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00E92A44" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">steht in Beziehung zu </w:t>
+            </w:r>
+            <w:r w:rsidR="00941E5A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LS03, </w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CAC" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="00D62226" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>S07 und LS10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D14CAC" w:rsidRPr="00D64904" w14:paraId="3B82C74B" w14:textId="77777777" w:rsidTr="00E92A44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF93883" w14:textId="77777777" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>LS05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FF9BFB8" w14:textId="6A809B0E" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D62226">
+            <w:pPr>
+              <w:pStyle w:val="AOTabellentext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Kundeneinwänden begegnen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3CF6A5" w14:textId="3D7FAAD5" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCEFB12" w14:textId="1F8BC3C2" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00472E0F" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Basis für LS06;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00E92A44" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">steht in Beziehung zu </w:t>
+            </w:r>
+            <w:r w:rsidR="00D14CAC" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>LS0</w:t>
+            </w:r>
+            <w:r w:rsidR="00D62226" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D14CAC" w:rsidRPr="00D64904" w14:paraId="6B7037ED" w14:textId="77777777" w:rsidTr="00E92A44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23245559" w14:textId="77777777" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>LS06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43EB0DA6" w14:textId="62C94ED0" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D62226">
+            <w:pPr>
+              <w:pStyle w:val="AOTabellentext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Konfliktgespräche führen </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B777CBC" w14:textId="098CBD88" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="008550D6" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Eisbergmodell, gewaltfreie Kommunikation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21F91390" w14:textId="533B2874" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00B80EA5" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Basis für LS07</w:t>
+            </w:r>
+            <w:r w:rsidR="00D62226" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidR="00D62226" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>steht in Beziehung zu LS07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D14CAC" w:rsidRPr="00D64904" w14:paraId="4EA14057" w14:textId="77777777" w:rsidTr="00E92A44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1E7D47" w14:textId="77777777" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>LS07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB8E222" w14:textId="5FE15C86" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D62226">
+            <w:pPr>
+              <w:pStyle w:val="AOTabellentext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Gespräche auswerten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EC82E49" w14:textId="77777777" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A46AC7" w14:textId="4C898835" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00B80EA5" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Basis für LS08; </w:t>
+            </w:r>
+            <w:r w:rsidR="00472E0F" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidR="00E92A44" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>steht in Beziehung zu</w:t>
+            </w:r>
+            <w:r w:rsidR="00D62226" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>LS0</w:t>
+            </w:r>
+            <w:r w:rsidR="00D62226" w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>4, LS05 und LS06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D14CAC" w:rsidRPr="00D64904" w14:paraId="3CA224BF" w14:textId="77777777" w:rsidTr="00E92A44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2E209A" w14:textId="77777777" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>LS08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53A56300" w14:textId="63A76E26" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D62226">
+            <w:pPr>
+              <w:pStyle w:val="AOTabellentext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Beschwerden und Reklamationen überprüfen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AD3D38A" w14:textId="77777777" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B67151E" w14:textId="1AC12A0F" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00B80EA5" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Basis für LS09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D14CAC" w:rsidRPr="00D64904" w14:paraId="0A17D0A6" w14:textId="77777777" w:rsidTr="00E92A44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33688F2D" w14:textId="77777777" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>LS09</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D497861" w14:textId="36073B17" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D62226">
+            <w:pPr>
+              <w:pStyle w:val="AOTabellentext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Beschwerdemanagement nutzen</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="169C0293" w14:textId="77777777" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D14CAC" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A1B7300" w14:textId="3259C421" w:rsidR="00D14CAC" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>Basis für LS10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D62226" w:rsidRPr="00D64904" w14:paraId="4689E540" w14:textId="77777777" w:rsidTr="00E92A44">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="846" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="003F26B8" w14:textId="0A8293DA" w:rsidR="00D62226" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>LS10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4111" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11BD0A48" w14:textId="2939901B" w:rsidR="00D62226" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D62226">
+            <w:pPr>
+              <w:pStyle w:val="AOTabellentext"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+              </w:rPr>
+              <w:t>Kulturbedingte Besonderheiten beachten</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4677" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C4030CB" w14:textId="77777777" w:rsidR="00D62226" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="659CAC46" w14:textId="3AB4ECCD" w:rsidR="00D62226" w:rsidRPr="00D64904" w:rsidRDefault="00D62226" w:rsidP="00D14CAC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D64904">
+              <w:rPr>
+                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t>steht in Beziehung zu LS03 und LS04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4813C397" w14:textId="77777777" w:rsidR="00B97DA2" w:rsidRPr="00D64904" w:rsidRDefault="00B97DA2" w:rsidP="00D14CAC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="709"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00B97DA2" w:rsidRPr="00D64904" w:rsidSect="00E92A44">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:titlePg/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
-[...29 lines deleted...]
-</p:presentationPr>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="35B03C66" w14:textId="77777777" w:rsidR="00E80A4C" w:rsidRDefault="00E80A4C" w:rsidP="001E03DE">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="296395C3" w14:textId="77777777" w:rsidR="00E80A4C" w:rsidRDefault="00E80A4C" w:rsidP="001E03DE">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
-[...178 lines deleted...]
-</a:tblStyleLst>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="BaWue Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="0000207A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-[...42 lines deleted...]
-</p:viewPr>
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1786D168" w14:textId="77777777" w:rsidR="00E92A44" w:rsidRDefault="00E92A44">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="1AE92EAE" w14:textId="77777777" w:rsidR="00E92A44" w:rsidRDefault="00E92A44">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="129843F2" w14:textId="30EEC249" w:rsidR="00E92A44" w:rsidRDefault="00A67E6C">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+    <w:r w:rsidRPr="00A67E6C">
+      <w:t>Stand: 2026</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
 </file>
 
-<file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-[...345 lines deleted...]
-</p:notesMaster>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="256D6F72" w14:textId="77777777" w:rsidR="00E80A4C" w:rsidRDefault="00E80A4C" w:rsidP="001E03DE">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5FDD6802" w14:textId="77777777" w:rsidR="00E80A4C" w:rsidRDefault="00E80A4C" w:rsidP="001E03DE">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="7E03284F" w14:textId="047AA804" w:rsidR="00992E2E" w:rsidRDefault="00992E2E">
+      <w:pPr>
+        <w:pStyle w:val="Funotentext"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Funotenzeichen"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00992E2E">
+        <w:t>visuelle Lern und Orientierungshilfe, die Themen gedanklich strukturiert und verknüpft</w:t>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="2E04BBE0" w14:textId="77777777" w:rsidR="00E92A44" w:rsidRDefault="00E92A44">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
-[...80 lines deleted...]
-</p:notes>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="034F0505" w14:textId="77777777" w:rsidR="00E92A44" w:rsidRDefault="00E92A44">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="56626E60" w14:textId="77777777" w:rsidR="00E92A44" w:rsidRDefault="00E92A44">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0B2124F2"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DD92B27A"/>
+    <w:lvl w:ilvl="0" w:tplc="04070011">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1840093D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0FE2CC16"/>
+    <w:lvl w:ilvl="0" w:tplc="C1461006">
+      <w:start w:val="6"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D317294"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBF2A3CC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="BaWue Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="BaWue Sans" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1404" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2844" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4284" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5004" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D583A08"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBF2A3CC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="BaWue Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="BaWue Sans" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1404" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2844" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4284" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5004" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="390232BB"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="87E85BC2"/>
+    <w:lvl w:ilvl="0" w:tplc="04070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:i w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C87562F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBF2A3CC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="BaWue Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="BaWue Sans" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1404" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2844" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4284" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5004" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="466836D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBF2A3CC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="BaWue Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="BaWue Sans" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1404" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2844" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4284" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5004" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F972ACE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBF2A3CC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="BaWue Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="BaWue Sans" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1404" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2844" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4284" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5004" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="517C50B3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBF2A3CC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="BaWue Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="BaWue Sans" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1404" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2844" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4284" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5004" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="520D72A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBF2A3CC"/>
+    <w:lvl w:ilvl="0" w:tplc="527E065C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="BaWue Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="BaWue Sans" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1404" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2844" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4284" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5004" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="619D025A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="899A4CEE"/>
+    <w:lvl w:ilvl="0" w:tplc="A2F071F8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="upperRoman"/>
+      <w:pStyle w:val="berschrift2"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0407000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0407001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65EF534A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BBF2A3CC"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="684" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="BaWue Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="BaWue Sans" w:cs="Arial"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1404" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2124" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2844" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3564" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4284" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5004" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5724" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6444" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1871643382">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="328138941">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="2123498529">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="355087185">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1097755472">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="798575080">
+    <w:abstractNumId w:val="9"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="424350536">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="479228195">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1450199124">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1911891159">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="172650945">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="152265046">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1982028768">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+</w:numbering>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="100"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="709"/>
+  <w:autoHyphenation/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00E80A4C"/>
+    <w:rsid w:val="00035953"/>
+    <w:rsid w:val="0004159E"/>
+    <w:rsid w:val="000C3A79"/>
+    <w:rsid w:val="001A2103"/>
+    <w:rsid w:val="001E03DE"/>
+    <w:rsid w:val="001F200F"/>
+    <w:rsid w:val="001F3A03"/>
+    <w:rsid w:val="002223B8"/>
+    <w:rsid w:val="00235D5D"/>
+    <w:rsid w:val="00285337"/>
+    <w:rsid w:val="00296589"/>
+    <w:rsid w:val="002A0D78"/>
+    <w:rsid w:val="00344CC5"/>
+    <w:rsid w:val="0041334D"/>
+    <w:rsid w:val="004231F9"/>
+    <w:rsid w:val="0044650F"/>
+    <w:rsid w:val="00472E0F"/>
+    <w:rsid w:val="004E2835"/>
+    <w:rsid w:val="00522678"/>
+    <w:rsid w:val="005847B5"/>
+    <w:rsid w:val="005A319A"/>
+    <w:rsid w:val="005F6204"/>
+    <w:rsid w:val="00627969"/>
+    <w:rsid w:val="006A7725"/>
+    <w:rsid w:val="006C3A69"/>
+    <w:rsid w:val="00711678"/>
+    <w:rsid w:val="00785F57"/>
+    <w:rsid w:val="007D1906"/>
+    <w:rsid w:val="007F6B97"/>
+    <w:rsid w:val="00806EBF"/>
+    <w:rsid w:val="008317AA"/>
+    <w:rsid w:val="008550D6"/>
+    <w:rsid w:val="0085701B"/>
+    <w:rsid w:val="008A7911"/>
+    <w:rsid w:val="008B62A1"/>
+    <w:rsid w:val="00941E5A"/>
+    <w:rsid w:val="0094606E"/>
+    <w:rsid w:val="009533B3"/>
+    <w:rsid w:val="00992E2E"/>
+    <w:rsid w:val="009935DA"/>
+    <w:rsid w:val="009C05F9"/>
+    <w:rsid w:val="009D521D"/>
+    <w:rsid w:val="00A02420"/>
+    <w:rsid w:val="00A67E6C"/>
+    <w:rsid w:val="00AC6A38"/>
+    <w:rsid w:val="00B80EA5"/>
+    <w:rsid w:val="00B97DA2"/>
+    <w:rsid w:val="00BF3EC2"/>
+    <w:rsid w:val="00C22DA6"/>
+    <w:rsid w:val="00CC631B"/>
+    <w:rsid w:val="00CD6932"/>
+    <w:rsid w:val="00CE58E3"/>
+    <w:rsid w:val="00CF6C3C"/>
+    <w:rsid w:val="00D14CAC"/>
+    <w:rsid w:val="00D62226"/>
+    <w:rsid w:val="00D64904"/>
+    <w:rsid w:val="00D65BB3"/>
+    <w:rsid w:val="00D95F73"/>
+    <w:rsid w:val="00E411B1"/>
+    <w:rsid w:val="00E445B1"/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rsid w:val="00E92A44"/>
+    <w:rsid w:val="00EB37D0"/>
+    <w:rsid w:val="00EE53E8"/>
+    <w:rsid w:val="00F134E3"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:rsid w:val="00F559BA"/>
+    <w:rsid w:val="00FA365A"/>
+    <w:rsid w:val="00FC56AF"/>
+    <w:rsid w:val="00FD098E"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="de-DE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="613A90C3"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift1Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0041334D"/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="BaWue Sans" w:hAnsi="BaWue Sans"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Listenabsatz"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift2Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0041334D"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="BaWue Sans" w:hAnsi="BaWue Sans"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift3Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift4Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift5Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift6Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift7Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift8Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift9Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMTimesNewRoman8">
+    <w:name w:val="KM_TimesNewRoman_8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KMTimesNewRoman8Zchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="00296589"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="1985"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KMTimesNewRoman8Zchn">
+    <w:name w:val="KM_TimesNewRoman_8 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="KMTimesNewRoman8"/>
+    <w:rsid w:val="00296589"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einrckung0">
+    <w:name w:val="Einrückung0"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einrckung1">
+    <w:name w:val="Einrückung1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:ind w:left="425" w:hanging="425"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einrckung2">
+    <w:name w:val="Einrückung2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:ind w:left="850" w:hanging="425"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einrckung3">
+    <w:name w:val="Einrückung3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:ind w:left="1276" w:hanging="425"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einrckung4">
+    <w:name w:val="Einrückung4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:ind w:left="1701" w:hanging="425"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Seitenzahl">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="00F44A67"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0041334D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="BaWue Sans" w:hAnsi="BaWue Sans"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0041334D"/>
+    <w:rPr>
+      <w:rFonts w:ascii="BaWue Sans" w:hAnsi="BaWue Sans"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift4Zchn">
+    <w:name w:val="Überschrift 4 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift5Zchn">
+    <w:name w:val="Überschrift 5 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift6Zchn">
+    <w:name w:val="Überschrift 6 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift7Zchn">
+    <w:name w:val="Überschrift 7 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
+    <w:name w:val="Überschrift 8 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
+    <w:name w:val="Überschrift 9 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="TitelZchn"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Untertitel">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="UntertitelZchn"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+      <w:spacing w:after="160"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UntertitelZchn">
+    <w:name w:val="Untertitel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Untertitel"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Zitat">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="ZitatZchn"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:pPr>
+      <w:spacing w:before="160" w:after="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZitatZchn">
+    <w:name w:val="Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Zitat"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Listenabsatz">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiveHervorhebung">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntensivesZitat">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="IntensivesZitatZchn"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntensivesZitatZchn">
+    <w:name w:val="Intensives Zitat Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="IntensivesZitat"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntensiverVerweis">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="StandardWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E80A4C"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Kommentarzeichen">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A0D78"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentartext">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KommentartextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A0D78"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
+    <w:name w:val="Kommentartext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kommentartext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A0D78"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kommentarthema">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Kommentartext"/>
+    <w:next w:val="Kommentartext"/>
+    <w:link w:val="KommentarthemaZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002A0D78"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
+    <w:name w:val="Kommentarthema Zchn"/>
+    <w:basedOn w:val="KommentartextZchn"/>
+    <w:link w:val="Kommentarthema"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A0D78"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berarbeitung">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00EB37D0"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tabellenraster">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="NormaleTabelle"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00D14CAC"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AOZeilentitel">
+    <w:name w:val="AO_Zeilentitel"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF3EC2"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="BaWue Sans" w:hAnsi="BaWue Sans"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AOSpaltentitel">
+    <w:name w:val="AO_Spaltentitel"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF3EC2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="BaWue Sans" w:hAnsi="BaWue Sans"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AOTabellentext">
+    <w:name w:val="AO_Tabellentext"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BF3EC2"/>
+    <w:rPr>
+      <w:rFonts w:ascii="BaWue Sans" w:hAnsi="BaWue Sans"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Funotentext">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FunotentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00992E2E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
+    <w:name w:val="Fußnotentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Funotentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00992E2E"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Funotenzeichen">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00992E2E"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:divs>
+    <w:div w:id="25759614">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="102000705">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="463233061">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="653535138">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1238589409">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1312052864">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1455060128">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1516461446">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1529566336">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1658461970">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1753964092">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1864320005">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1978758052">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2086297546">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4881 lines deleted...]
-<file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Larissa">
       <a:majorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -6041,341 +4443,115 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
-[...257 lines deleted...]
-</a:theme>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<c:configuration xmlns:c="http://ns.axespdf.com/word/configuration">
+  <c:group id="Styles"/>
+  <c:group id="Content"/>
+  <c:group id="InitialView">
+    <c:property id="MagnificationFactor" type="float">100</c:property>
+  </c:group>
+  <c:group id="Advanced">
+    <c:property id="FootnotePosition" type="integer">1</c:property>
+  </c:group>
+</c:configuration>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{196CE7F4-D6CF-45F8-8782-A0E0CB5D43A7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://ns.axespdf.com/word/configuration"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{28378CAB-F438-4B44-814C-AE1E9F6096E7}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Words>76</Words>
-[...5 lines deleted...]
-  <MMClips>0</MMClips>
+  <Pages>1</Pages>
+  <Words>158</Words>
+  <Characters>1126</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>70</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="6" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Verwendete Schriftarten</vt:lpstr>
-[...11 lines deleted...]
-        <vt:lpstr>Folientitel</vt:lpstr>
+        <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="5" baseType="lpstr">
-[...4 lines deleted...]
-      <vt:lpstr>PowerPoint-Präsentation</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>WBM-LF05-Advance Organizer-bf_Blk</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1237</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>WBM-LF05-Advance Organizer-bf</dc:title>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>