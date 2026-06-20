--- v0 (2025-10-08)
+++ v1 (2026-06-20)
@@ -1,3378 +1,4539 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
+    <w:p w14:paraId="5C5CACF4" w14:textId="028AC606" w:rsidR="007B420F" w:rsidRPr="00E43F94" w:rsidRDefault="007B420F" w:rsidP="00E43F94">
+      <w:pPr>
+        <w:pStyle w:val="berschrift1"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E43F94">
+        <w:t>Bildungsplan Kaufmann/Kauffrau für Büromanagement</w:t>
+      </w:r>
+      <w:r w:rsidR="00822BE2" w:rsidRPr="00E43F94">
+        <w:t xml:space="preserve"> – Zielanalyse Lernfeld </w:t>
+      </w:r>
+      <w:r w:rsidR="00690672">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00331080">
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A63FC22" w14:textId="77777777" w:rsidR="007B420F" w:rsidRPr="007B420F" w:rsidRDefault="007B420F" w:rsidP="007B420F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18CC88FC" w14:textId="77777777" w:rsidR="007B420F" w:rsidRPr="007B420F" w:rsidRDefault="007B420F" w:rsidP="007B420F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B420F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">um 1. August 2014 trat die Verordnung über die Berufsausbildung zum Kaufmann für Büromanagement und zur Kauffrau für Büromanagement in Kraft. Gleichzeitig wurde eine Verordnung, mit der die Einführung der Gestreckten Abschlussprüfung (GAP) erprobt werden sollte, erlassen. Die Erprobungsverordnung war zunächst bis zum 31. Juli 2020 befristet und wurde durch eine Änderungsverordnung bis zum 31. Juli 2025 verlängert. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AFDCD9" w14:textId="77777777" w:rsidR="007B420F" w:rsidRDefault="007B420F" w:rsidP="007B420F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B420F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Das Bundesinstitut für Berufsbildung (BIBB) kam zu dem Ergebnis, dass Struktur und Inhalt der Ausbildung als auch die GAP sich bewährt haben, so dass die Erprobungsverordnung </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">zum 1. August 2025 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B420F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in Dauerrecht überführt wird.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AB85E9A" w14:textId="77777777" w:rsidR="007B420F" w:rsidRDefault="007B420F" w:rsidP="007B420F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E1217D5" w14:textId="77777777" w:rsidR="007B2BBE" w:rsidRDefault="007B420F" w:rsidP="007B420F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007B420F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Für den Rahmenlehrplan und infolgedessen für den Bildungsplan für Baden-Württemberg ergeben </w:t>
+      </w:r>
+      <w:r w:rsidR="00A8410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sich hierdurch </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>ab dem Schuljahr 2025/2026 inhaltliche Änderungen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007B420F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sowie </w:t>
+      </w:r>
+      <w:r w:rsidR="00822BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sprachliche Präzisierungen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="572910B5" w14:textId="77777777" w:rsidR="007B420F" w:rsidRDefault="007B420F" w:rsidP="007B420F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D72D0C9" w14:textId="77777777" w:rsidR="007D5549" w:rsidRDefault="007B420F" w:rsidP="007B420F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">In der nachfolgenden Zielanalyse </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sind inhaltliche Änderungen des Bildungsplans </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6911" w:rsidRPr="00B64CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="007D46"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>grün formatiert</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6911" w:rsidRPr="00B64CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sprachliche </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Präzisierungen</w:t>
+      </w:r>
+      <w:r w:rsidR="00822BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (z. </w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6911">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">B. Ergänzungen um gendergerechte Formulierungen) sind nicht </w:t>
+      </w:r>
+      <w:r w:rsidR="00822BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>hervorgehoben.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18C0917A" w14:textId="77777777" w:rsidR="007D5549" w:rsidRDefault="007D5549" w:rsidP="007B420F">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E99C2B9" w14:textId="77777777" w:rsidR="007B2BBE" w:rsidRPr="00345D88" w:rsidRDefault="00A8410F" w:rsidP="00345D88">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:line="360" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sofern </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5549" w:rsidRPr="00A8410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="007D46"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>inhaltlichen Änderungen</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> des Bildungsplans eine </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5549" w:rsidRPr="00A8410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Änderung des Unterrichts</w:t>
+      </w:r>
+      <w:r w:rsidR="007D5549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nach sich ziehen, sind </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">die Eintragungen </w:t>
+      </w:r>
+      <w:r w:rsidR="007D5549">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>in den Spalten</w:t>
+      </w:r>
+      <w:r w:rsidR="00A40C31">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lernsituation, Handlungsergebnis, überfachliche Kompetenzen und </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>Hinweise</w:t>
+      </w:r>
+      <w:r w:rsidR="00345D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00345D88" w:rsidRPr="00345D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="007D46"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>kursiv</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B64CB2" w:rsidRPr="00A8410F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:color w:val="007D46"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>grün formatiert</w:t>
+      </w:r>
+      <w:r w:rsidR="00B64CB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00345D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>N</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>otwendige</w:t>
+      </w:r>
+      <w:r w:rsidR="00345D88">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Modifikationen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">hinsichtlich der Handlungsergebnisse </w:t>
+      </w:r>
+      <w:r w:rsidR="00360F94">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>sind nicht dargestellt, sie müssen von de</w:t>
+      </w:r>
+      <w:r w:rsidR="00822BE2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>r Lehrkraft vorgenommen werden.</w:t>
+      </w:r>
+      <w:r w:rsidR="007B2BBE">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="4955" w:type="pct"/>
+        <w:tblW w:w="4950" w:type="pct"/>
         <w:tblInd w:w="70" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
-        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="982"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="840"/>
+        <w:gridCol w:w="916"/>
+        <w:gridCol w:w="2979"/>
+        <w:gridCol w:w="9455"/>
+        <w:gridCol w:w="783"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EF5CD3" w:rsidRPr="004D3218" w14:paraId="241146C0" w14:textId="0BEDCB90" w:rsidTr="00EF5CD3">
+      <w:tr w:rsidR="00EE63B6" w14:paraId="4C3C45B8" w14:textId="77777777" w:rsidTr="00EE63B6">
+        <w:trPr>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146BF" w14:textId="77777777" w:rsidR="00EF5CD3" w:rsidRPr="006002FE" w:rsidRDefault="00EF5CD3" w:rsidP="000970ED">
+          <w:p w14:paraId="435D7E18" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TTitel"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
               <w:rPr>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006002FE">
+            <w:r>
               <w:rPr>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Zielanalyse</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3622" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3CA70B36" w14:textId="442520B3" w:rsidR="00EF5CD3" w:rsidRPr="00EF5CD3" w:rsidRDefault="00EF5CD3" w:rsidP="00BB61E5">
+          <w:p w14:paraId="74BB3063" w14:textId="511CBD23" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TTitel"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
               <w:jc w:val="right"/>
               <w:rPr>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Stand: 202</w:t>
             </w:r>
-            <w:r w:rsidR="00BB61E5">
+            <w:r w:rsidR="00DE4741">
               <w:rPr>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A7489E" w:rsidRPr="004D3218" w14:paraId="241146C4" w14:textId="77777777" w:rsidTr="00AB093F">
+      <w:tr w:rsidR="00EE63B6" w14:paraId="5C2C28CA" w14:textId="77777777" w:rsidTr="00EE63B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146C1" w14:textId="77777777" w:rsidR="00A7489E" w:rsidRPr="004D3218" w:rsidRDefault="00A7489E" w:rsidP="000970ED">
+          <w:p w14:paraId="3F4B7225" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D3218">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
-            <w:r w:rsidRPr="004D3218">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Beruf-Kurz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4399" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146C2" w14:textId="77777777" w:rsidR="00A7489E" w:rsidRPr="004D3218" w:rsidRDefault="004C0301" w:rsidP="000970ED">
+          <w:p w14:paraId="4C66C829" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Ausbildungsb</w:t>
-[...2 lines deleted...]
-              <w:t>eruf</w:t>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ausbildungsberuf</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146C3" w14:textId="77777777" w:rsidR="00A7489E" w:rsidRPr="004D3218" w:rsidRDefault="00A7489E" w:rsidP="000970ED">
+          <w:p w14:paraId="1E19BB1E" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D3218">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t xml:space="preserve">Zeitrichtwert </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A7489E" w:rsidRPr="004D3218" w14:paraId="241146C8" w14:textId="77777777" w:rsidTr="00AB093F">
+      <w:tr w:rsidR="00EE63B6" w14:paraId="0DFC779B" w14:textId="77777777" w:rsidTr="00EE63B6">
         <w:trPr>
           <w:trHeight w:val="153"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146C5" w14:textId="007F3966" w:rsidR="00A7489E" w:rsidRPr="006002FE" w:rsidRDefault="007F17AA" w:rsidP="009D15C2">
+          <w:p w14:paraId="2525C4BF" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf2"/>
+              <w:spacing w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>W</w:t>
-[...6 lines deleted...]
-              <w:t>BM</w:t>
+              <w:t>WBM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4399" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146C6" w14:textId="343FBA39" w:rsidR="00A7489E" w:rsidRPr="006002FE" w:rsidRDefault="009D15C2" w:rsidP="000970ED">
+          <w:p w14:paraId="34F9946D" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf2"/>
+              <w:spacing w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Kaufmann/Kauffrau für Büromanagement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146C7" w14:textId="36CF5263" w:rsidR="00A7489E" w:rsidRPr="004D3218" w:rsidRDefault="001F5303" w:rsidP="000970ED">
+          <w:p w14:paraId="65BFE68C" w14:textId="28892849" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf2"/>
+              <w:spacing w:afterLines="20" w:after="48"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>4</w:t>
-[...2 lines deleted...]
-              <w:t>0</w:t>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00887184" w:rsidRPr="004D3218" w14:paraId="241146CC" w14:textId="77777777" w:rsidTr="00AB093F">
+      <w:tr w:rsidR="00EE63B6" w14:paraId="48419FDC" w14:textId="77777777" w:rsidTr="00EE63B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146C9" w14:textId="77777777" w:rsidR="00887184" w:rsidRPr="004D3218" w:rsidRDefault="00887184" w:rsidP="00771EB8">
+          <w:p w14:paraId="29853A9E" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D3218">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Lernfeld Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4399" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146CA" w14:textId="77777777" w:rsidR="00887184" w:rsidRPr="004D3218" w:rsidRDefault="00887184" w:rsidP="000970ED">
+          <w:p w14:paraId="772699E9" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004D3218">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Lernfeldbezeichnung</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146CB" w14:textId="77777777" w:rsidR="00887184" w:rsidRPr="004D3218" w:rsidRDefault="00887184" w:rsidP="000970ED">
+          <w:p w14:paraId="1EEB69AC" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Jahr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB093F" w14:paraId="241146D0" w14:textId="77777777" w:rsidTr="00AB093F">
+      <w:tr w:rsidR="00EE63B6" w14:paraId="3E2627F6" w14:textId="77777777" w:rsidTr="00EE63B6">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="324" w:type="pct"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146CD" w14:textId="279DF962" w:rsidR="00AB093F" w:rsidRPr="006002FE" w:rsidRDefault="00C277AF" w:rsidP="001F5303">
+          <w:p w14:paraId="189E937D" w14:textId="76695E3F" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf2"/>
+              <w:spacing w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...6 lines deleted...]
-              <w:t>1</w:t>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4399" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146CE" w14:textId="5D735664" w:rsidR="00AB093F" w:rsidRPr="007F17AA" w:rsidRDefault="001F5303" w:rsidP="00E7584E">
+          <w:p w14:paraId="168CF0B7" w14:textId="784B984D" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf2"/>
+              <w:spacing w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F5303">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Geschäftsprozesse darstellen und optimieren</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="277" w:type="pct"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146CF" w14:textId="6EA998CD" w:rsidR="00AB093F" w:rsidRPr="00850772" w:rsidRDefault="00CB1D31" w:rsidP="000970ED">
+          <w:p w14:paraId="37FB48D7" w14:textId="64AC365D" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf2"/>
+              <w:spacing w:afterLines="20" w:after="48"/>
               <w:jc w:val="right"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AB093F" w14:paraId="260F36C8" w14:textId="554E8188" w:rsidTr="00AB093F">
+      <w:tr w:rsidR="00EE63B6" w14:paraId="6F5012B5" w14:textId="77777777" w:rsidTr="00EE63B6">
         <w:trPr>
           <w:trHeight w:val="58"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="324" w:type="pct"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3284A734" w14:textId="5E4CCBFF" w:rsidR="00AB093F" w:rsidRPr="00771EB8" w:rsidRDefault="00AB093F" w:rsidP="00771EB8">
+          <w:p w14:paraId="58D7E99F" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
-              <w:pStyle w:val="TZielnanalyseKopf"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4399" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00A59262" w14:textId="433AE654" w:rsidR="00AB093F" w:rsidRPr="00771EB8" w:rsidRDefault="00AB093F" w:rsidP="00AB093F">
+          <w:p w14:paraId="6E2A701F" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00771EB8">
+            <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Kernkompetenz</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="277" w:type="pct"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
-            <w:shd w:val="clear" w:color="auto" w:fill="BFBFBF" w:themeFill="background1" w:themeFillShade="BF"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FCC29B4" w14:textId="77777777" w:rsidR="00AB093F" w:rsidRPr="00771EB8" w:rsidRDefault="00AB093F" w:rsidP="00AB093F">
+          <w:p w14:paraId="6D1C3CA9" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
-              <w:pStyle w:val="TZielnanalyseKopf"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F17AA" w14:paraId="221B7BEF" w14:textId="26B85680" w:rsidTr="003150A1">
+      <w:tr w:rsidR="00EE63B6" w14:paraId="5299901B" w14:textId="77777777" w:rsidTr="00EE63B6">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="324" w:type="pct"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C277E0C" w14:textId="0BAE0AB7" w:rsidR="007F17AA" w:rsidRDefault="007F17AA" w:rsidP="007F17AA">
+          <w:p w14:paraId="6DEA9892" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
-              <w:pStyle w:val="TZielnanalyseKopf"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:b/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4399" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76321D22" w14:textId="754B53A3" w:rsidR="007F17AA" w:rsidRPr="001F5303" w:rsidRDefault="001F5303" w:rsidP="002637CC">
+          <w:p w14:paraId="5BEC0BC1" w14:textId="1456B8BE" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf2"/>
+              <w:spacing w:afterLines="20" w:after="48"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001F5303">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>Die Schülerinnen und Schüler besitzen die Kompetenz, die Arbeits-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="001F5303">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>und Geschäftsprozesse des Betriebes darzustellen, zu optimieren und zur Qualitätssicherung sowie zur kontinuierlichen Verbesserung von Arbeitsprozessen beizutragen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="277" w:type="pct"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="08DB4059" w14:textId="77777777" w:rsidR="007F17AA" w:rsidRDefault="007F17AA" w:rsidP="007F17AA">
+          <w:p w14:paraId="098BC88D" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
-              <w:pStyle w:val="TZielnanalyseKopf"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                <w:b/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F17AA" w:rsidRPr="004D3218" w14:paraId="241146D3" w14:textId="77777777" w:rsidTr="00EF5CD3">
+      <w:tr w:rsidR="00EE63B6" w14:paraId="5E56A79C" w14:textId="77777777" w:rsidTr="00EE63B6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146D1" w14:textId="77777777" w:rsidR="007F17AA" w:rsidRPr="004D3218" w:rsidRDefault="007F17AA" w:rsidP="007F17AA">
+          <w:p w14:paraId="683A2F34" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Schule, Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3622" w:type="pct"/>
             <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146D2" w14:textId="7D1EF18B" w:rsidR="007F17AA" w:rsidRPr="004D3218" w:rsidRDefault="0097762F" w:rsidP="007F17AA">
+          <w:p w14:paraId="1B31BE1A" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="TZielnanalyseKopf"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
               <w:t>Lehrkräfteteam</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007F17AA" w:rsidRPr="004D3218" w14:paraId="241146D6" w14:textId="77777777" w:rsidTr="00EF5CD3">
-[...31 lines deleted...]
-      <w:tr w:rsidR="007F17AA" w:rsidRPr="004D3218" w14:paraId="241146D9" w14:textId="77777777" w:rsidTr="00EF5CD3">
+      <w:tr w:rsidR="00EE63B6" w14:paraId="651F0DBA" w14:textId="77777777" w:rsidTr="00EE63B6">
         <w:trPr>
           <w:trHeight w:val="324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1378" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D690668" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
+            <w:pPr>
+              <w:pStyle w:val="TZielnanalyseKopf3"/>
+              <w:spacing w:afterLines="20" w:after="48"/>
+              <w:ind w:right="34"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3622" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01278B7E" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
+            <w:pPr>
+              <w:pStyle w:val="TZielnanalyseKopf3"/>
+              <w:spacing w:afterLines="20" w:after="48"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00EE63B6" w14:paraId="2B232B80" w14:textId="77777777" w:rsidTr="00EE63B6">
+        <w:trPr>
+          <w:trHeight w:val="324"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1378" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146D7" w14:textId="255C9924" w:rsidR="007F17AA" w:rsidRPr="006002FE" w:rsidRDefault="007F17AA" w:rsidP="007F17AA">
+          <w:p w14:paraId="735E982C" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
               <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Bildungsplan</w:t>
             </w:r>
-            <w:r w:rsidR="003D3643">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Funotenzeichen"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
               </w:rPr>
-              <w:footnoteReference w:id="2"/>
+              <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3622" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241146D8" w14:textId="77777777" w:rsidR="007F17AA" w:rsidRPr="006002FE" w:rsidRDefault="007F17AA" w:rsidP="007F17AA">
+          <w:p w14:paraId="0F00C21A" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
             <w:pPr>
               <w:pStyle w:val="Textkrper2"/>
+              <w:spacing w:before="20" w:afterLines="20" w:after="48"/>
               <w:ind w:right="-300"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006002FE">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>didaktisch-methodische Analyse</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="241146DA" w14:textId="0DDF7355" w:rsidR="00E81D08" w:rsidRDefault="00E81D08" w:rsidP="00E81D08">
+    <w:p w14:paraId="2B60FFC0" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRPr="00EE63B6" w:rsidRDefault="00EE63B6">
       <w:pPr>
         <w:rPr>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="4"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50582F56" w14:textId="77777777" w:rsidR="004D7872" w:rsidRPr="00E81D08" w:rsidRDefault="004D7872" w:rsidP="00E81D08">
-      <w:pPr>
+    <w:sdt>
+      <w:sdtPr>
         <w:rPr>
-          <w:sz w:val="2"/>
-          <w:szCs w:val="4"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-[...1799 lines deleted...]
-        <w:pStyle w:val="TZielnanalysetext"/>
+        <w:alias w:val="axesWord - Layout-Tabelle"/>
+        <w:tag w:val="axesPDF:ID:Table:1f4d9384-d23c-498e-b2f6-d8a434cdff80"/>
+        <w:id w:val="481818239"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblW w:w="4955" w:type="pct"/>
+            <w:tblInd w:w="70" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:left w:w="70" w:type="dxa"/>
+              <w:right w:w="70" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            <w:tblDescription w:val="Kopf Zielanalyse"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="3899"/>
+            <w:gridCol w:w="1497"/>
+            <w:gridCol w:w="2334"/>
+            <w:gridCol w:w="1964"/>
+            <w:gridCol w:w="2490"/>
+            <w:gridCol w:w="1180"/>
+            <w:gridCol w:w="784"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="007B2BBE" w:rsidRPr="000970ED" w14:paraId="498F6C8A" w14:textId="77777777" w:rsidTr="00307062">
+            <w:trPr>
+              <w:trHeight w:val="267"/>
+              <w:tblHeader/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1378" w:type="pct"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="304A9975" w14:textId="2032FC38" w:rsidR="007B2BBE" w:rsidRPr="000970ED" w:rsidRDefault="007B2BBE" w:rsidP="00307062">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalyseKopf4"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="000970ED">
+                  <w:t>kompetenzbasierte Ziele</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="529" w:type="pct"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="38EDDC25" w14:textId="77777777" w:rsidR="007B2BBE" w:rsidRPr="000970ED" w:rsidRDefault="007B2BBE" w:rsidP="00307062">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalyseKopf4"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="000970ED">
+                  <w:t>Konkretisierung</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="825" w:type="pct"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="18234B97" w14:textId="77777777" w:rsidR="007B2BBE" w:rsidRPr="000970ED" w:rsidRDefault="007B2BBE" w:rsidP="00307062">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalyseKopf4"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="000970ED">
+                  <w:t>Lernsituation</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="694" w:type="pct"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1D1792A9" w14:textId="609625ED" w:rsidR="007B2BBE" w:rsidRPr="000970ED" w:rsidRDefault="007B2BBE" w:rsidP="004F01F6">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalyseKopf4"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="000970ED">
+                  <w:t>Handlungsergebnis</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="880" w:type="pct"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2C6216B7" w14:textId="77777777" w:rsidR="007B2BBE" w:rsidRDefault="007B2BBE" w:rsidP="00307062">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalyseKopf4"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>überfachliche</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4A0E4299" w14:textId="77777777" w:rsidR="007B2BBE" w:rsidRPr="000970ED" w:rsidRDefault="007B2BBE" w:rsidP="00307062">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalyseKopf4"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>Kompetenzen</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="417" w:type="pct"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="201DB270" w14:textId="77777777" w:rsidR="007B2BBE" w:rsidRPr="000970ED" w:rsidRDefault="007B2BBE" w:rsidP="00307062">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalyseKopf5"/>
+                  <w:jc w:val="center"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="000970ED">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>Hinweise</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="277" w:type="pct"/>
+                <w:tcBorders>
+                  <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2E5337C6" w14:textId="77777777" w:rsidR="007B2BBE" w:rsidRPr="000970ED" w:rsidRDefault="007B2BBE" w:rsidP="00307062">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalyseKopf4"/>
+                  <w:jc w:val="center"/>
+                </w:pPr>
+                <w:r w:rsidRPr="000970ED">
+                  <w:t>Zeit</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00331080" w:rsidRPr="006D185A" w14:paraId="534BE50D" w14:textId="77777777" w:rsidTr="002514CF">
+            <w:trPr>
+              <w:trHeight w:val="1160"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1378" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="1E43BA29" w14:textId="346013FF" w:rsidR="00331080" w:rsidRPr="007B2BBE" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">[…] </w:t>
+                </w:r>
+                <w:r w:rsidRPr="001F5303">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Die Schülerinnen und Schüler stellen den organisatorischen Aufbau des Betriebes mit seinen Aufgaben und Zuständigkeiten und dessen Leitungssystem dar.</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> […]</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="529" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="27496A13" w14:textId="77777777" w:rsidR="00331080" w:rsidRPr="007B2BBE" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="825" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="467710B3" w14:textId="55834FFF" w:rsidR="00331080" w:rsidRPr="007B2BBE" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>LS01 Aufbauorganisation darstellen</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="694" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="18CB21BC" w14:textId="77777777" w:rsidR="00331080" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Übersicht</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="43D9E8C3" w14:textId="77777777" w:rsidR="00331080" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Organigramme</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="60C88CE6" w14:textId="19C354E9" w:rsidR="00331080" w:rsidRPr="007B2BBE" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Pressemeldung</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="880" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="2CCD5BE9" w14:textId="77777777" w:rsidR="00331080" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>systematisch vorgehen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="33739AE8" w14:textId="5D4BD162" w:rsidR="00331080" w:rsidRPr="007B2BBE" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>zielgerichtet arbeiten</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="417" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="750A8494" w14:textId="3750904C" w:rsidR="00331080" w:rsidRPr="007B2BBE" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Vgl. LF08</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="277" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="2F8D1ADA" w14:textId="613B4C99" w:rsidR="00331080" w:rsidRPr="007B2BBE" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>04</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00331080" w:rsidRPr="006D185A" w14:paraId="66F8699D" w14:textId="77777777" w:rsidTr="002514CF">
+            <w:trPr>
+              <w:trHeight w:val="874"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1378" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="6CF5354E" w14:textId="4F1D49F1" w:rsidR="00331080" w:rsidRPr="00331080" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>[…] Die Schülerinnen und Schüler differenzieren die Geschäftsprozesse (</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Kern- und Unterstützungsprozesse</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>) des Betriebes. […]</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="529" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="160ADFE3" w14:textId="77777777" w:rsidR="00331080" w:rsidRPr="007B2BBE" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="825" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="3A3BD65D" w14:textId="4475592F" w:rsidR="00331080" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>LS02 Geschäftsprozesse differenzieren</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="694" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="64EB4BE5" w14:textId="77777777" w:rsidR="00331080" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Unternehmenshandbuch</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="249B91E4" w14:textId="31CB78A5" w:rsidR="00331080" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Prozesslandkarte</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="880" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="65E00D5C" w14:textId="77777777" w:rsidR="00331080" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>systematisch vorgehen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="7F38A513" w14:textId="5F6D5DD5" w:rsidR="00331080" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>zielgerichtet arbeiten</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="417" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="3B21D485" w14:textId="77777777" w:rsidR="00331080" w:rsidRPr="007B2BBE" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="277" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="1BE2CDA8" w14:textId="01B5A54D" w:rsidR="00331080" w:rsidRDefault="00331080" w:rsidP="00396DBB">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>02</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="005938E9" w:rsidRPr="006D185A" w14:paraId="18F6AEA1" w14:textId="77777777" w:rsidTr="005938E9">
+            <w:trPr>
+              <w:trHeight w:val="232"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1378" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="2735534D" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>[…] Sie recherchieren mögliche Darstellungsformen von Geschäfts- und Arbeitsprozessen. […]</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="187417A6" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00331080" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="150C15D3" w14:textId="619BDF73" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">[…] Sie fertigen eine Ist-Aufnahme der </w:t>
+                </w:r>
+                <w:r w:rsidRPr="005938E9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Prozesse an, um die Geschäfts- und </w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>A</w:t>
+                </w:r>
+                <w:r w:rsidRPr="005938E9">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>rbeitsprozesse</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00E95955">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:strike/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>in geeigneter Form</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:strike/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>(</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Ablaufdiagramme, </w:t>
+                </w:r>
+                <w:r w:rsidRPr="008A0EAD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>ereignisgesteuerte</w:t>
+                </w:r>
+                <w:r w:rsidR="00E07CB7" w:rsidRPr="008A0EAD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="008A0EAD" w:rsidRPr="008A0EAD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>Prozess-</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="64CB3072" w14:textId="098D7984" w:rsidR="005938E9" w:rsidRPr="00331080" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:i/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:lastRenderedPageBreak/>
+                  <w:t>kette</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>) darzustellen […].</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="529" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="620E732F" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="007B2BBE" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="825" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="5F65AFE2" w14:textId="780EF208" w:rsidR="005938E9" w:rsidRPr="004A332B" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00920F3E">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>LS03 Prozesse darstellen</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="694" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="297A74AE" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00920F3E" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00920F3E">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Unternehmenshandbuch</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="59DAF39A" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00920F3E" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00920F3E">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Ablaufdiagramme</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5B195AD3" w14:textId="7FAA8F64" w:rsidR="005938E9" w:rsidRPr="004A332B" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00920F3E">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>ereignisgesteuerte Prozessketten</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="880" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="78F0545A" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00920F3E" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00920F3E">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>systematisch vorgehen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="36E0EBB2" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00920F3E" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00920F3E">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>zielgerichtet arbeiten</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="6DBECDD3" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00920F3E" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00920F3E">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>begründet vorgehen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4BEB0067" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00920F3E" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00920F3E">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>zuverlässig handeln</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="117B46DD" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00920F3E" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00920F3E">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Alternativen finden</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="415A3EC9" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00920F3E" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00920F3E">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Abhängigkeiten finden</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3E278F31" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00920F3E" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00920F3E">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Zusammenhänge herstellen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="76BE35CD" w14:textId="0EAD3367" w:rsidR="005938E9" w:rsidRPr="004A332B" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00920F3E">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:lastRenderedPageBreak/>
+                  <w:t>Schlussfolgerungen ziehen</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="417" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="7A2301EA" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="004A332B" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="277" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="2C0D655F" w14:textId="55D497F9" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="002514CF">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>14</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="005938E9" w:rsidRPr="006D185A" w14:paraId="035BBF1B" w14:textId="77777777" w:rsidTr="00331080">
+            <w:trPr>
+              <w:trHeight w:val="1126"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1378" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="336216A1" w14:textId="256067EA" w:rsidR="005938E9" w:rsidRPr="001A2D27" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">[…] Sie informieren sich </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00091E23">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">über </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00091E23">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>die Bedeutung</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> von</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00091E23">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>Schnittstellen bei der Vorgangsbearbeitung und Informationsweitergabe.</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00E95955">
+                  <w:rPr>
+                    <w:color w:val="007D46"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00E95955">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Sie identifizieren Schnittstellen zwischen den Prozessen. </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>Dabei nutzen sie Handbücher</w:t>
+                </w:r>
+                <w:r w:rsidRPr="0072356D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>,</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="0072356D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:strike/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>und</w:t>
+                </w:r>
+                <w:r w:rsidRPr="0072356D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Verfahrensanweisungen </w:t>
+                </w:r>
+                <w:r w:rsidRPr="0072356D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">und digitale Leitfäden </w:t>
+                </w:r>
+                <w:r w:rsidRPr="0072356D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:strike/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>als Informationsmittel</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00C1377E">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>.</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00E13847">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00331080">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                    <w:lang w:eastAsia="de-DE"/>
+                  </w:rPr>
+                  <w:t>[…]</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="529" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="550AF3C1" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="007B2BBE" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="825" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="20362814" w14:textId="04281F9F" w:rsidR="005938E9" w:rsidRPr="00F709B9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F709B9">
+                  <w:rPr>
+                    <w:b/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>LS04 Schnittstellen erkunden</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="694" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="58AC4F7F" w14:textId="1251C9DE" w:rsidR="005938E9" w:rsidRPr="00F709B9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F709B9">
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Bericht</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="880" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="66B9F87A" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00F709B9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F709B9">
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>systematisch vorgehen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="077E4E52" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00F709B9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F709B9">
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Informationsquellen auffinden</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="138F45C8" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00F709B9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F709B9">
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Informationen strukturieren</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="657298DF" w14:textId="7A74C0A6" w:rsidR="005938E9" w:rsidRPr="00F709B9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F709B9">
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Schlussfolgerungen ziehen</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="417" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="785F85C4" w14:textId="4D67BD1B" w:rsidR="005938E9" w:rsidRPr="00F709B9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="277" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="039B997B" w14:textId="6C0FACF1" w:rsidR="005938E9" w:rsidRPr="00F709B9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00F709B9">
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>02</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="005938E9" w:rsidRPr="006D185A" w14:paraId="63A7BB76" w14:textId="77777777" w:rsidTr="00725990">
+            <w:trPr>
+              <w:trHeight w:val="232"/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="1378" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="52F8CEE3" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">[…] </w:t>
+                </w:r>
+                <w:r w:rsidRPr="001F5303">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">und identifizieren Schwachstellen. Sie entwickeln </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00E95955">
+                  <w:rPr>
+                    <w:strike/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>auch</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00E95955">
+                  <w:rPr>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00DB0A83">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>im Team</w:t>
+                </w:r>
+                <w:r w:rsidRPr="001F5303">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> Vorschläge zur Optimierung der Abläufe im Rahmen der kontinuierlichen Verbesserung von Kern-</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="001F5303">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>und Unterstützungsprozessen und dokumentieren diese. Dabei berücksichtigen sie die Informations-</w:t>
+                </w:r>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="001F5303">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>und Entscheidungswege sowie Schnittstellen.</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="2E25C0D1" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="7962F068" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="001F5303">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Die Schülerinnen und Schüler schätzen die Realisierbarkeit und Akzeptanz ihrer unterbreiteten Vorschläge ein. Sie beurteilen diese im Hinblick auf die Kosteneinsparung, den Ressourceneinsatz, die Arbeitsplatzsicherheit sowie auf die Kundenzufriedenheit.</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="63ADC7DB" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+              <w:p w14:paraId="12537704" w14:textId="1CD902FD" w:rsidR="005938E9" w:rsidRPr="00586599" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DB0A83">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Die Schülerinnen und Schüler reflektieren ihre Stärken und Schwächen sowie ihre Leistungen im Team und treffen Maßnahmen zur Optimierung ihrer Arbeitsweise.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="529" w:type="pct"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+              </w:tcPr>
+              <w:p w14:paraId="27098E3A" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="007B2BBE" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="825" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="34A1FC45" w14:textId="2635AD88" w:rsidR="005938E9" w:rsidRPr="00CA2167" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:b/>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>LS05 Schwachstellenanalyse durchführen</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="694" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="744F033C" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Analysebericht</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="163C03EB" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Handlungsempfehlungen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="176F103C" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Präsentation</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="1ACE9AAD" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Reflexionsgespräch</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4557BB8F" w14:textId="0310A044" w:rsidR="005938E9" w:rsidRPr="00CA2167" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Zielvereinbarung</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="880" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="2FE0F3C5" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>zuverlässig handeln</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="63F4A6B5" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>systematisch vorgehen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3BAC4BF0" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Zustände untersuchen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5BEA1C63" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Probleme eingrenzen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3F4FF8E0" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Abhängigkeiten finden</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="7A0B8D53" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Alternativen finden und bewerten</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="2839B532" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Probleme erkennen und zur Lösung beitragen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="48E9055F" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Realisierbarkeit erkennbarer Lösungen einschätzen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="2E7FEEEB" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00DB0A83" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DB0A83">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Lernstrategien entwickeln</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="7CFD8C4D" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00DB0A83" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DB0A83">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>zum Lernen bereit sein</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="25FC6B7F" w14:textId="77777777" w:rsidR="005938E9" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DB0A83">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Kenntnisse und Methoden transferieren</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5FB4B4FC" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00DB0A83" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>sich in Teamarbeit einbinden</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="32901D2F" w14:textId="77777777" w:rsidR="005938E9" w:rsidRPr="00DB0A83" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00DB0A83">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Kooperation fördern</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="51C32448" w14:textId="5DBC74A8" w:rsidR="005938E9" w:rsidRPr="00CA2167" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>g</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00DB0A83">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>ruppendynamische Prozesse gestalten</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="417" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="4653B500" w14:textId="21D4300B" w:rsidR="005938E9" w:rsidRPr="00CA2167" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Projekt </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00DB0A83">
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>möglich</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="277" w:type="pct"/>
+              </w:tcPr>
+              <w:p w14:paraId="1453887C" w14:textId="5CB8CD66" w:rsidR="005938E9" w:rsidRPr="00CA2167" w:rsidRDefault="005938E9" w:rsidP="005938E9">
+                <w:pPr>
+                  <w:pStyle w:val="TZielnanalysetext"/>
+                  <w:spacing w:before="4" w:after="4"/>
+                  <w:jc w:val="right"/>
+                  <w:rPr>
+                    <w:i/>
+                    <w:iCs/>
+                    <w:color w:val="007D46"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>10</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="4091F19C" w14:textId="77777777" w:rsidR="00E27B2E" w:rsidRDefault="00E27B2E" w:rsidP="007B2BBE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E27B2E" w:rsidSect="00B64CB2">
+          <w:headerReference w:type="even" r:id="rId8"/>
+          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:footerReference w:type="even" r:id="rId10"/>
+          <w:footerReference w:type="default" r:id="rId11"/>
+          <w:headerReference w:type="first" r:id="rId12"/>
+          <w:footerReference w:type="first" r:id="rId13"/>
+          <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
+          <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00D160AD" w:rsidRPr="00585AF2" w:rsidSect="0002710B">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId13"/>
+    <w:sdt>
+      <w:sdtPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:alias w:val="axesWord - Layout-Tabelle"/>
+        <w:tag w:val="axesPDF:ID:Table:63935c65-ecca-46c9-9063-ea174ccaab6a"/>
+        <w:id w:val="-1021319011"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+        </w:placeholder>
+      </w:sdtPr>
+      <w:sdtEndPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:sdtEndPr>
+      <w:sdtContent>
+        <w:tbl>
+          <w:tblPr>
+            <w:tblStyle w:val="Tabellenraster"/>
+            <w:tblW w:w="9044" w:type="dxa"/>
+            <w:tblInd w:w="170" w:type="dxa"/>
+            <w:tblBorders>
+              <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+              <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            </w:tblBorders>
+            <w:tblLayout w:type="fixed"/>
+            <w:tblCellMar>
+              <w:top w:w="28" w:type="dxa"/>
+              <w:bottom w:w="28" w:type="dxa"/>
+            </w:tblCellMar>
+            <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            <w:tblDescription w:val="Impressum"/>
+          </w:tblPr>
+          <w:tblGrid>
+            <w:gridCol w:w="2065"/>
+            <w:gridCol w:w="6979"/>
+          </w:tblGrid>
+          <w:tr w:rsidR="00E27B2E" w:rsidRPr="009845C4" w14:paraId="567B6520" w14:textId="77777777" w:rsidTr="00205093">
+            <w:trPr>
+              <w:tblHeader/>
+            </w:trPr>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2065" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="39EEB77A" w14:textId="77777777" w:rsidR="00E27B2E" w:rsidRPr="003F09FB" w:rsidRDefault="00E27B2E" w:rsidP="00C85341">
+                <w:pPr>
+                  <w:pStyle w:val="Impressum-Kopf"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="003F09FB">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  </w:rPr>
+                  <w:t>Impressum</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6979" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="160199F1" w14:textId="77777777" w:rsidR="00E27B2E" w:rsidRPr="003F09FB" w:rsidRDefault="00E27B2E" w:rsidP="00C85341">
+                <w:pPr>
+                  <w:pStyle w:val="Impressum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00E27B2E" w:rsidRPr="007E6F3D" w14:paraId="7BCB58CB" w14:textId="77777777" w:rsidTr="00C85341">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2065" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="56E36DC4" w14:textId="77777777" w:rsidR="00E27B2E" w:rsidRPr="007E6F3D" w:rsidRDefault="00E27B2E" w:rsidP="00C85341">
+                <w:pPr>
+                  <w:pStyle w:val="Impressum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Herausgeber</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6979" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="6DF6DCAE" w14:textId="77777777" w:rsidR="00E27B2E" w:rsidRPr="007E6F3D" w:rsidRDefault="00E27B2E" w:rsidP="00C85341">
+                <w:pPr>
+                  <w:pStyle w:val="Impressum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Land Baden-Württemberg </w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="327CEF4E" w14:textId="77777777" w:rsidR="00E27B2E" w:rsidRPr="007E6F3D" w:rsidRDefault="00E27B2E" w:rsidP="00C85341">
+                <w:pPr>
+                  <w:pStyle w:val="Impressum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>vertreten durch das Zentrum für Schulqualität und Lehrerbildung (ZSL)</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="7DF552FB" w14:textId="77777777" w:rsidR="00E27B2E" w:rsidRPr="007E6F3D" w:rsidRDefault="00E27B2E" w:rsidP="00C85341">
+                <w:pPr>
+                  <w:pStyle w:val="Impressum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Heilbronner Straße 314, 70469 Stuttgart</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="477D6A9C" w14:textId="77777777" w:rsidR="00E27B2E" w:rsidRPr="007E6F3D" w:rsidRDefault="00E27B2E" w:rsidP="00C85341">
+                <w:pPr>
+                  <w:pStyle w:val="Impressum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Telefon: </w:t>
+                </w:r>
+                <w:r w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:tab/>
+                  <w:t>0711 21859-0</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="316FAD3A" w14:textId="77777777" w:rsidR="00E27B2E" w:rsidRPr="007E6F3D" w:rsidRDefault="00E27B2E" w:rsidP="00C85341">
+                <w:pPr>
+                  <w:pStyle w:val="Impressum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Telefax: </w:t>
+                </w:r>
+                <w:r w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:tab/>
+                  <w:t>0711 21859-701</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="245559A5" w14:textId="77777777" w:rsidR="00E27B2E" w:rsidRPr="00D5214A" w:rsidRDefault="00F07365" w:rsidP="00C85341">
+                <w:pPr>
+                  <w:pStyle w:val="Impressum"/>
+                  <w:tabs>
+                    <w:tab w:val="left" w:pos="429"/>
+                  </w:tabs>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>E-Mail:</w:t>
+                </w:r>
+                <w:r w:rsidR="00E27B2E" w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="00E27B2E" w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:r w:rsidR="00E27B2E" w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:hyperlink r:id="rId14" w:history="1">
+                  <w:r w:rsidR="00E27B2E" w:rsidRPr="00D5214A">
+                    <w:rPr>
+                      <w:rStyle w:val="Hyperlink"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>poststelle@zsl.kv.bwl.de</w:t>
+                  </w:r>
+                </w:hyperlink>
+              </w:p>
+              <w:p w14:paraId="795CE508" w14:textId="77777777" w:rsidR="00E27B2E" w:rsidRPr="007E6F3D" w:rsidRDefault="00E27B2E" w:rsidP="00C85341">
+                <w:pPr>
+                  <w:pStyle w:val="Impressum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00D5214A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Internet: </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00D5214A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:tab/>
+                </w:r>
+                <w:hyperlink r:id="rId15" w:tgtFrame="_blank" w:history="1">
+                  <w:r w:rsidRPr="00D5214A">
+                    <w:rPr>
+                      <w:rStyle w:val="Hyperlink"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>https://zsl-bw.de</w:t>
+                  </w:r>
+                </w:hyperlink>
+              </w:p>
+            </w:tc>
+          </w:tr>
+          <w:tr w:rsidR="00E27B2E" w:rsidRPr="007E6F3D" w14:paraId="086FA167" w14:textId="77777777" w:rsidTr="00C85341">
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2065" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="431A4B5F" w14:textId="77777777" w:rsidR="00E27B2E" w:rsidRPr="007E6F3D" w:rsidRDefault="00E27B2E" w:rsidP="00C85341">
+                <w:pPr>
+                  <w:pStyle w:val="Impressum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>Urheberrecht</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6979" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="62CA5D71" w14:textId="77777777" w:rsidR="00E27B2E" w:rsidRPr="007E6F3D" w:rsidRDefault="00E27B2E" w:rsidP="00C85341">
+                <w:pPr>
+                  <w:pStyle w:val="Impressum"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Alle Materialien der Umsetzungshilfen stehen unter der </w:t>
+                </w:r>
+                <w:r w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:br/>
+                  <w:t xml:space="preserve">Creative Commons </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00D5214A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve">Lizenz </w:t>
+                </w:r>
+                <w:hyperlink r:id="rId16" w:history="1">
+                  <w:r w:rsidRPr="00D5214A">
+                    <w:rPr>
+                      <w:rStyle w:val="Hyperlink"/>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                      <w:color w:val="000000" w:themeColor="text1"/>
+                      <w:sz w:val="20"/>
+                      <w:szCs w:val="20"/>
+                    </w:rPr>
+                    <w:t>CC BY-NC 4.0</w:t>
+                  </w:r>
+                </w:hyperlink>
+                <w:r w:rsidRPr="00D5214A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00D5214A">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:color w:val="548DD4" w:themeColor="text2" w:themeTint="99"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:br/>
+                </w:r>
+                <w:r w:rsidRPr="007E6F3D">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                    <w:sz w:val="20"/>
+                    <w:szCs w:val="20"/>
+                  </w:rPr>
+                  <w:t>(Namensnennung – keine kommerzielle Nutzung – 4.0 International).</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:tr>
+        </w:tbl>
+      </w:sdtContent>
+    </w:sdt>
+    <w:p w14:paraId="3D8FAEBB" w14:textId="77777777" w:rsidR="007B2BBE" w:rsidRPr="007B2BBE" w:rsidRDefault="007B2BBE" w:rsidP="007B2BBE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007B2BBE" w:rsidRPr="007B2BBE" w:rsidSect="00B64CB2">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape" w:code="9"/>
-      <w:pgMar w:top="851" w:right="851" w:bottom="397" w:left="680" w:header="709" w:footer="567" w:gutter="0"/>
+      <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FBAA825" w14:textId="77777777" w:rsidR="001D5833" w:rsidRDefault="001D5833" w:rsidP="00EF2F4F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="20C95432" w14:textId="77777777" w:rsidR="007B2BBE" w:rsidRDefault="007B2BBE" w:rsidP="001E03DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25249C59" w14:textId="77777777" w:rsidR="001D5833" w:rsidRDefault="001D5833" w:rsidP="00EF2F4F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7DBE4769" w14:textId="77777777" w:rsidR="007B2BBE" w:rsidRDefault="007B2BBE" w:rsidP="001E03DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
-  <w:endnote w:type="continuationNotice" w:id="1">
-[...1 lines deleted...]
-  </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="One Stroke Script LET">
-    <w:altName w:val="Times New Roman"/>
+  <w:font w:name="BaWue Sans">
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000009" w:csb1="00000000"/>
+    <w:sig w:usb0="A00000FF" w:usb1="0000207A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="PMingLiU">
-[...9 lines deleted...]
-    <w:panose1 w:val="00000000000000000000"/>
+  <w:font w:name="Source Sans Pro">
+    <w:altName w:val="Cambria Math"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Source Sans Pro Semibold">
+    <w:altName w:val="Cambria Math"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...217 lines deleted...]
-  <w:p w14:paraId="2411478B" w14:textId="1322CE5E" w:rsidR="006E25DF" w:rsidRPr="0021793E" w:rsidRDefault="006E25DF" w:rsidP="004D00E2">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="71DA9B8C" w14:textId="77777777" w:rsidR="007978D7" w:rsidRDefault="007978D7">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
-      <w:rPr>
-[...2 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7015359F" w14:textId="7D9E778E" w:rsidR="00B64CB2" w:rsidRPr="00B64CB2" w:rsidRDefault="00B64CB2" w:rsidP="00B64CB2">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="right" w:pos="14286"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> FILENAME   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00F33392">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>WBM-LF</w:t>
+    </w:r>
+    <w:r w:rsidR="00690672">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00331080">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00F33392">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>-Zielanalyse_202</w:t>
+    </w:r>
+    <w:r w:rsidR="00DE4741">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00F33392">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>.docx</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">Seite </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00AD6851">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>4</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00AD6851">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="168DC24F" w14:textId="77777777" w:rsidR="000C2D17" w:rsidRPr="00B64CB2" w:rsidRDefault="00B64CB2" w:rsidP="00B64CB2">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="right" w:pos="14286"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> FILENAME   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00F33392">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>WBM-LF01-Zielanalyse_2025.docx</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:tab/>
+      <w:t xml:space="preserve">Seite </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText>PAGE  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00F33392">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:instrText>NUMPAGES  \* Arabic  \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="00F33392">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00B64CB2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FC0DA05" w14:textId="77777777" w:rsidR="001D5833" w:rsidRDefault="001D5833" w:rsidP="00EF2F4F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="43F60F07" w14:textId="77777777" w:rsidR="007B2BBE" w:rsidRDefault="007B2BBE" w:rsidP="001E03DE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3A7FCE77" w14:textId="77777777" w:rsidR="001D5833" w:rsidRDefault="001D5833" w:rsidP="00EF2F4F">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="33718EB8" w14:textId="77777777" w:rsidR="007B2BBE" w:rsidRDefault="007B2BBE" w:rsidP="001E03DE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
-  <w:footnote w:type="continuationNotice" w:id="1">
-[...3 lines deleted...]
-    <w:p w14:paraId="6C6BAE87" w14:textId="2BA2E9B3" w:rsidR="003D3643" w:rsidRDefault="003D3643">
+  <w:footnote w:id="1">
+    <w:p w14:paraId="7F488EFC" w14:textId="77777777" w:rsidR="00EE63B6" w:rsidRDefault="00EE63B6" w:rsidP="00EE63B6">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D3643">
+      <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ministerium für Kultus, Jugend und Sport Baden-Württemberg (Herausgeber): Bildungsplan für die Berufsschule, </w:t>
-[...47 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Ministerium für Kultus, Jugend und Sport Baden-Württemberg (Herausgeber): Bildungsplan für die Berufsschule, Kaufmann/Kauffrau für Büromanagement (2025)</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w14:paraId="03C47909" w14:textId="4E1F6549" w:rsidR="00F15D93" w:rsidRDefault="00442DBA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="660115FA" w14:textId="77777777" w:rsidR="007978D7" w:rsidRDefault="007978D7">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
-    <w:r>
-[...236 lines deleted...]
-    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="054B33AE" w14:textId="77777777" w:rsidR="007978D7" w:rsidRPr="00A9197B" w:rsidRDefault="007978D7">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="22CBB822" w14:textId="77777777" w:rsidR="007978D7" w:rsidRDefault="007978D7">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="FFFFFF7C"/>
-[...183 lines deleted...]
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DC72C29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1A9C3914"/>
     <w:lvl w:ilvl="0" w:tplc="83BC2B0C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3441,1012 +4602,454 @@
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="48B24594">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="242B4778"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="197E460E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="-"/>
+      <w:pStyle w:val="KMListeBaWueSans-12pt-Strich"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="717" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="6D8AB71C">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D872141"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BB6A89DE"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="KMListe-num1BaWueSans-12pt"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="567" w:hanging="567"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-        <w:color w:val="auto"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
         <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003">
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="KMListe-num2BaWueSans-12pt"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1276" w:hanging="709"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04070005">
+    <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04070001">
+    <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04070003">
+    <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="2232" w:hanging="792"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04070005">
+    <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="2736" w:hanging="936"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04070001">
+    <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04070003">
+    <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04070005">
+    <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04070001">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DC8242B"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="4EC693E2"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="KMberschrift1numBaWueSans-fett-12pt"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-[...115 lines deleted...]
-        <w:rFonts w:ascii="One Stroke Script LET" w:eastAsia="Times New Roman" w:hAnsi="One Stroke Script LET" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="KMberschrift2num-BaWueSans-12pt"/>
+      <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1021" w:hanging="1021"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="KMberschrift3num-BaWueSans-12pt"/>
+      <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="1021" w:hanging="1021"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="KMberschrift4num-BaWueSans-12pt"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="1021" w:hanging="1021"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:smallCaps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:noProof w:val="0"/>
+        <w:vanish w:val="0"/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="0"/>
+        <w:position w:val="0"/>
+        <w:sz w:val="24"/>
+        <w:u w:val="none"/>
+        <w:effect w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+        <w:em w:val="none"/>
+        <w:specVanish w:val="0"/>
+        <w14:glow w14:rad="0">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:glow>
+        <w14:shadow w14:blurRad="0" w14:dist="0" w14:dir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none">
+          <w14:srgbClr w14:val="000000"/>
+        </w14:shadow>
+        <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
+        <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
+          <w14:noFill/>
+          <w14:prstDash w14:val="solid"/>
+          <w14:bevel/>
+        </w14:textOutline>
+        <w14:scene3d>
+          <w14:camera w14:prst="orthographicFront"/>
+          <w14:lightRig w14:rig="threePt" w14:dir="t">
+            <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
+          </w14:lightRig>
+        </w14:scene3d>
+        <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
+        <w14:ligatures w14:val="none"/>
+        <w14:numForm w14:val="default"/>
+        <w14:numSpacing w14:val="default"/>
+        <w14:stylisticSets/>
+        <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="1021" w:hanging="1021"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="4320" w:hanging="360"/>
+        <w:ind w:left="1021" w:hanging="1021"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="1021" w:hanging="1021"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="1021" w:hanging="1021"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="6480" w:hanging="360"/>
+        <w:ind w:left="1021" w:hanging="1021"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...452 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65ED1259"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2E60957E"/>
     <w:lvl w:ilvl="0" w:tplc="6D8AB71C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -4545,1460 +5148,528 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68EB5AC5"/>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75535510"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="095414B6"/>
-    <w:lvl w:ilvl="0" w:tplc="6D8AB71C">
+    <w:tmpl w:val="E382980E"/>
+    <w:lvl w:ilvl="0" w:tplc="2650587C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:pStyle w:val="KMListeBaWueSans-12pt-Punkt"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
-[...2 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04070003">
+    <w:lvl w:ilvl="1" w:tplc="29506A84">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
-[...402 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...10 lines deleted...]
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04070001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4680" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6120" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...140 lines deleted...]
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="1" w16cid:durableId="1807628175">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="2" w16cid:durableId="871454112">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="3" w16cid:durableId="38743194">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="4" w16cid:durableId="371540658">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
-[...59 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="5" w16cid:durableId="455411493">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="6" w16cid:durableId="523860222">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="604119581">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1888757707">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="925504057">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="27">
-[...11 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="10" w16cid:durableId="502476564">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...3 lines deleted...]
-  <w:hideGrammaticalErrors/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="110"/>
+  <w:removePersonalInformation/>
+  <w:removeDateAndTime/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
-  <w:doNotHyphenateCaps/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:doNotValidateAgainstSchema/>
-  <w:doNotDemarcateInvalidXml/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="73729"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00A7489E"/>
-[...458 lines deleted...]
-    <w:rsid w:val="00FF6317"/>
+    <w:rsidRoot w:val="007B2BBE"/>
+    <w:rsid w:val="000133E1"/>
+    <w:rsid w:val="000260F2"/>
+    <w:rsid w:val="000423EB"/>
+    <w:rsid w:val="0004555C"/>
+    <w:rsid w:val="0007316C"/>
+    <w:rsid w:val="000900C7"/>
+    <w:rsid w:val="00091E23"/>
+    <w:rsid w:val="00093B3F"/>
+    <w:rsid w:val="000C2D17"/>
+    <w:rsid w:val="000C4179"/>
+    <w:rsid w:val="000F253B"/>
+    <w:rsid w:val="00123915"/>
+    <w:rsid w:val="00126373"/>
+    <w:rsid w:val="00155714"/>
+    <w:rsid w:val="001944E6"/>
+    <w:rsid w:val="00194D4C"/>
+    <w:rsid w:val="001A2103"/>
+    <w:rsid w:val="001A2B1D"/>
+    <w:rsid w:val="001A2D27"/>
+    <w:rsid w:val="001C6B5F"/>
+    <w:rsid w:val="001E03DE"/>
+    <w:rsid w:val="001E4273"/>
+    <w:rsid w:val="00205093"/>
+    <w:rsid w:val="002223B8"/>
+    <w:rsid w:val="002468D2"/>
+    <w:rsid w:val="002514CF"/>
+    <w:rsid w:val="00296589"/>
+    <w:rsid w:val="002F722B"/>
+    <w:rsid w:val="00331080"/>
+    <w:rsid w:val="00345BEF"/>
+    <w:rsid w:val="00345D88"/>
+    <w:rsid w:val="003472F2"/>
+    <w:rsid w:val="00360F94"/>
+    <w:rsid w:val="00381915"/>
+    <w:rsid w:val="00396DBB"/>
+    <w:rsid w:val="003C6809"/>
+    <w:rsid w:val="003C6AFC"/>
+    <w:rsid w:val="003F1271"/>
+    <w:rsid w:val="0044650F"/>
+    <w:rsid w:val="004837D3"/>
+    <w:rsid w:val="004A332B"/>
+    <w:rsid w:val="004D0791"/>
+    <w:rsid w:val="004E4DE1"/>
+    <w:rsid w:val="004F01F6"/>
+    <w:rsid w:val="00500B0D"/>
+    <w:rsid w:val="00503518"/>
+    <w:rsid w:val="00516CB9"/>
+    <w:rsid w:val="00562FEE"/>
+    <w:rsid w:val="00586599"/>
+    <w:rsid w:val="005938E9"/>
+    <w:rsid w:val="005A0BAC"/>
+    <w:rsid w:val="005A41C9"/>
+    <w:rsid w:val="005A7DBC"/>
+    <w:rsid w:val="005C001B"/>
+    <w:rsid w:val="006002C1"/>
+    <w:rsid w:val="00604BE9"/>
+    <w:rsid w:val="00621506"/>
+    <w:rsid w:val="00642637"/>
+    <w:rsid w:val="006515C8"/>
+    <w:rsid w:val="00664BE9"/>
+    <w:rsid w:val="00690672"/>
+    <w:rsid w:val="006D7D0E"/>
+    <w:rsid w:val="006E0EE8"/>
+    <w:rsid w:val="006E342B"/>
+    <w:rsid w:val="006E66D3"/>
+    <w:rsid w:val="006E68E7"/>
+    <w:rsid w:val="00710587"/>
+    <w:rsid w:val="00711209"/>
+    <w:rsid w:val="007113CD"/>
+    <w:rsid w:val="0072356D"/>
+    <w:rsid w:val="00764A1C"/>
+    <w:rsid w:val="00796FBC"/>
+    <w:rsid w:val="007978D7"/>
+    <w:rsid w:val="007A0CBE"/>
+    <w:rsid w:val="007A6FC7"/>
+    <w:rsid w:val="007A7D23"/>
+    <w:rsid w:val="007B0923"/>
+    <w:rsid w:val="007B2BBE"/>
+    <w:rsid w:val="007B420F"/>
+    <w:rsid w:val="007C78CB"/>
+    <w:rsid w:val="007D4624"/>
+    <w:rsid w:val="007D5549"/>
+    <w:rsid w:val="007D6CAB"/>
+    <w:rsid w:val="0080460D"/>
+    <w:rsid w:val="00822BE2"/>
+    <w:rsid w:val="00880E86"/>
+    <w:rsid w:val="00890178"/>
+    <w:rsid w:val="008A0EAD"/>
+    <w:rsid w:val="008A7911"/>
+    <w:rsid w:val="008A7ABE"/>
+    <w:rsid w:val="00900162"/>
+    <w:rsid w:val="00910FC3"/>
+    <w:rsid w:val="00920F3E"/>
+    <w:rsid w:val="00933589"/>
+    <w:rsid w:val="009533B3"/>
+    <w:rsid w:val="00961957"/>
+    <w:rsid w:val="009835D4"/>
+    <w:rsid w:val="00983BC1"/>
+    <w:rsid w:val="009935DA"/>
+    <w:rsid w:val="00995312"/>
+    <w:rsid w:val="009B64FA"/>
+    <w:rsid w:val="009C05F9"/>
+    <w:rsid w:val="009C4322"/>
+    <w:rsid w:val="00A03633"/>
+    <w:rsid w:val="00A07D24"/>
+    <w:rsid w:val="00A14E69"/>
+    <w:rsid w:val="00A2326A"/>
+    <w:rsid w:val="00A303C4"/>
+    <w:rsid w:val="00A343CD"/>
+    <w:rsid w:val="00A402A9"/>
+    <w:rsid w:val="00A40C31"/>
+    <w:rsid w:val="00A8410F"/>
+    <w:rsid w:val="00A9197B"/>
+    <w:rsid w:val="00AB1F35"/>
+    <w:rsid w:val="00AB545C"/>
+    <w:rsid w:val="00AD6851"/>
+    <w:rsid w:val="00AF6078"/>
+    <w:rsid w:val="00B22E5F"/>
+    <w:rsid w:val="00B3572A"/>
+    <w:rsid w:val="00B64CB2"/>
+    <w:rsid w:val="00BB620B"/>
+    <w:rsid w:val="00C010EE"/>
+    <w:rsid w:val="00C132FB"/>
+    <w:rsid w:val="00C1377E"/>
+    <w:rsid w:val="00C218D7"/>
+    <w:rsid w:val="00C22DA6"/>
+    <w:rsid w:val="00C908B6"/>
+    <w:rsid w:val="00CA2167"/>
+    <w:rsid w:val="00CD6932"/>
+    <w:rsid w:val="00D2099B"/>
+    <w:rsid w:val="00D5214A"/>
+    <w:rsid w:val="00D870CA"/>
+    <w:rsid w:val="00DA6911"/>
+    <w:rsid w:val="00DB16FF"/>
+    <w:rsid w:val="00DB729E"/>
+    <w:rsid w:val="00DC4735"/>
+    <w:rsid w:val="00DD1269"/>
+    <w:rsid w:val="00DE4741"/>
+    <w:rsid w:val="00DF4697"/>
+    <w:rsid w:val="00DF73E7"/>
+    <w:rsid w:val="00DF79CC"/>
+    <w:rsid w:val="00E07CB7"/>
+    <w:rsid w:val="00E13847"/>
+    <w:rsid w:val="00E27B2E"/>
+    <w:rsid w:val="00E43F94"/>
+    <w:rsid w:val="00E44C87"/>
+    <w:rsid w:val="00E85F1F"/>
+    <w:rsid w:val="00E95955"/>
+    <w:rsid w:val="00EA0CC3"/>
+    <w:rsid w:val="00EE118C"/>
+    <w:rsid w:val="00EE63B6"/>
+    <w:rsid w:val="00EF52E5"/>
+    <w:rsid w:val="00F03B91"/>
+    <w:rsid w:val="00F05DFF"/>
+    <w:rsid w:val="00F06131"/>
+    <w:rsid w:val="00F07365"/>
+    <w:rsid w:val="00F26369"/>
+    <w:rsid w:val="00F33392"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:rsid w:val="00F709B9"/>
+    <w:rsid w:val="00FA2555"/>
+    <w:rsid w:val="00FB2A76"/>
+    <w:rsid w:val="00FE24EE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="de-DE" w:eastAsia="zh-TW"/>
+  <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
-  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="73729"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="241146BF"/>
-  <w15:docId w15:val="{2E864AF7-EEAE-4CF7-A6A4-4CB82940CA32}"/>
+  <w14:docId w14:val="09DB00D9"/>
+  <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="BaWue Sans" w:eastAsiaTheme="minorHAnsi" w:hAnsi="BaWue Sans" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...9 lines deleted...]
-    <w:lsdException w:name="heading 9" w:locked="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:locked="1" w:uiPriority="0"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:locked="1" w:uiPriority="0"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:locked="1" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Title" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:locked="1" w:uiPriority="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Subtitle" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:locked="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Strong" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="Emphasis" w:locked="1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6020,51 +5691,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:locked="1" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -6237,1020 +5908,1830 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00E81D08"/>
-[...4 lines deleted...]
-    </w:rPr>
+    <w:rsid w:val="00EF52E5"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift8">
-[...1 lines deleted...]
-    <w:basedOn w:val="Standard"/>
+  <w:style w:type="paragraph" w:styleId="berschrift1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="TZielnanalyseKopf2"/>
     <w:next w:val="Standard"/>
-    <w:link w:val="berschrift8Zchn"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00954A48"/>
+    <w:link w:val="berschrift1Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00E43F94"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:outlineLvl w:val="7"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...1 lines deleted...]
-      <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="berschrift9">
-    <w:name w:val="heading 9"/>
+  <w:style w:type="paragraph" w:styleId="berschrift2">
+    <w:name w:val="heading 2"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
-    <w:link w:val="berschrift9Zchn"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00954A48"/>
+    <w:link w:val="berschrift2Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0007316C"/>
     <w:pPr>
       <w:keepNext/>
-      <w:jc w:val="right"/>
-      <w:outlineLvl w:val="8"/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berschrift3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="berschrift3Zchn"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0007316C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift8Zchn">
-[...1 lines deleted...]
-    <w:link w:val="berschrift8"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMTimesNewRoman8">
+    <w:name w:val="KM_TimesNewRoman_8"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KMTimesNewRoman8Zchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="00296589"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="1985"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KMTimesNewRoman8Zchn">
+    <w:name w:val="KM_TimesNewRoman_8 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="KMTimesNewRoman8"/>
+    <w:rsid w:val="00296589"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einrckung0">
+    <w:name w:val="Einrückung0"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einrckung1">
+    <w:name w:val="Einrückung1"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:ind w:left="425" w:hanging="425"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einrckung2">
+    <w:name w:val="Einrückung2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:ind w:left="850" w:hanging="425"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einrckung3">
+    <w:name w:val="Einrückung3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:ind w:left="1276" w:hanging="425"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Einrckung4">
+    <w:name w:val="Einrückung4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+      <w:ind w:left="1701" w:hanging="425"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Fuzeile">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FuzeileZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
+    <w:name w:val="Fußzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Fuzeile"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Kopfzeile">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KopfzeileZchn"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:overflowPunct w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:textAlignment w:val="baseline"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KopfzeileZchn">
+    <w:name w:val="Kopfzeile Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Kopfzeile"/>
+    <w:rsid w:val="00F44A67"/>
+    <w:rPr>
+      <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Seitenzahl">
+    <w:name w:val="page number"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:rsid w:val="00F44A67"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift1Zchn">
+    <w:name w:val="Überschrift 1 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift1"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00746174"/>
+    <w:rsid w:val="00E43F94"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-      <w:sz w:val="24"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMberschrift1BaWueSans-12pt">
+    <w:name w:val="_KM_Überschrift_1_BaWue_Sans-12pt"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00155714"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:spacing w:before="240" w:after="240" w:line="360" w:lineRule="atLeast"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMberschrift1numBaWueSans-fett-12pt">
+    <w:name w:val="_KM_Überschrift1_num_BaWue_Sans-fett-12pt"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C6AFC"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:before="480" w:after="240" w:line="360" w:lineRule="auto"/>
+      <w:ind w:left="567" w:hanging="567"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMberschrift2num-BaWueSans-12pt">
+    <w:name w:val="_KM_Überschrift2_num-BaWue_Sans-12pt"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA0CC3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="120" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMberschrift3num-BaWueSans-12pt">
+    <w:name w:val="_KM_Überschrift3_num-BaWue_Sans-12pt"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA0CC3"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="120" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMberschrift4num-BaWueSans-12pt">
+    <w:name w:val="_KM_Überschrift4_num-BaWue_Sans-12pt"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA0CC3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="3"/>
+        <w:numId w:val="4"/>
+      </w:numPr>
+      <w:spacing w:before="360" w:after="120" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMListeBaWueSans-12pt-Punkt">
+    <w:name w:val="_KM_Liste_BaWue_Sans-12pt-Punkt"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KMListeBaWueSans-12pt-PunktZchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE24EE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="5"/>
+      </w:numPr>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KMListeBaWueSans-12pt-PunktZchn">
+    <w:name w:val="_KM_Liste_BaWue_Sans-12pt-Punkt Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="KMListeBaWueSans-12pt-Punkt"/>
+    <w:rsid w:val="00FE24EE"/>
+    <w:rPr>
+      <w:kern w:val="20"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift9Zchn">
-[...1 lines deleted...]
-    <w:link w:val="berschrift9"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMListeBaWueSans-12pt-Strich">
+    <w:name w:val="_KM_Liste_BaWue_Sans-12pt-Strich"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KMListeBaWueSans-12pt-StrichZchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE24EE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="6"/>
+      </w:numPr>
+      <w:spacing w:line="360" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KMListeBaWueSans-12pt-StrichZchn">
+    <w:name w:val="_KM_Liste_BaWue_Sans-12pt-Strich Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="KMListeBaWueSans-12pt-Strich"/>
+    <w:rsid w:val="00FE24EE"/>
+    <w:rPr>
+      <w:kern w:val="20"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMListe-num1BaWueSans-12pt">
+    <w:name w:val="_KM_Liste-num1_BaWue_Sans-12pt"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KMListe-num1BaWueSans-12ptZchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE24EE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KMListe-num1BaWueSans-12ptZchn">
+    <w:name w:val="_KM_Liste-num1_BaWue_Sans-12pt Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="KMListe-num1BaWueSans-12pt"/>
+    <w:rsid w:val="00FE24EE"/>
+    <w:rPr>
+      <w:kern w:val="20"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMListe-num2BaWueSans-12pt">
+    <w:name w:val="_KM_Liste-num2_BaWue_Sans-12pt"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="KMListe-num2BaWueSans-12ptZchn"/>
+    <w:autoRedefine/>
+    <w:qFormat/>
+    <w:rsid w:val="00FE24EE"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="8"/>
+      </w:numPr>
+      <w:spacing w:before="120" w:after="120" w:line="360" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KMListe-num2BaWueSans-12ptZchn">
+    <w:name w:val="_KM_Liste-num2_BaWue_Sans-12pt Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="KMListe-num2BaWueSans-12pt"/>
+    <w:rsid w:val="00FE24EE"/>
+    <w:rPr>
+      <w:kern w:val="20"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMberschrift2BaWueSans-12pt">
+    <w:name w:val="_KM_Überschrift_2_BaWue_Sans-12pt"/>
+    <w:basedOn w:val="KMberschrift1BaWueSans-12pt"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA0CC3"/>
+    <w:pPr>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="KeinLeerraum">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0007316C"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift2Zchn">
+    <w:name w:val="Überschrift 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift2"/>
     <w:uiPriority w:val="9"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00746174"/>
+    <w:rsid w:val="0007316C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Times New Roman"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="365F91" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="berschrift3Zchn">
+    <w:name w:val="Überschrift 3 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="berschrift3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0007316C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="243F60" w:themeColor="accent1" w:themeShade="7F"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMStandardTextkrperBaWueSans">
+    <w:name w:val="_KM_Standard_Textkörper_BaWue_Sans"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="003C6AFC"/>
+    <w:pPr>
+      <w:spacing w:line="360" w:lineRule="exact"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMArtefakt">
+    <w:name w:val="_KM_Artefakt"/>
+    <w:basedOn w:val="KMStandardTextkrperBaWueSans"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A343CD"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Titel">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Standard"/>
+    <w:next w:val="Standard"/>
+    <w:link w:val="TitelZchn"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A343CD"/>
+    <w:pPr>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelZchn">
+    <w:name w:val="Titel Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Titel"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00A343CD"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMTabellenberschriftSpalteBaWueSans">
+    <w:name w:val="_KM_Tabellenüberschrift Spalte_BaWue_Sans"/>
+    <w:basedOn w:val="KMStandardTextkrperBaWueSans"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A343CD"/>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="KMTabellenberschriftZeileBaWueSans">
+    <w:name w:val="_KM_Tabellenüberschrift Zeile_BaWue_Sans"/>
+    <w:basedOn w:val="KMStandardTextkrperBaWueSans"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A343CD"/>
+    <w:rPr>
+      <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Textkrper2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="Textkrper2Zchn"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF2F4A"/>
+    <w:rsid w:val="007B2BBE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Textkrper2Zchn">
     <w:name w:val="Textkörper 2 Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Textkrper2"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CF2F4A"/>
+    <w:rsid w:val="007B2BBE"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Spiegelstrich-Arial">
-    <w:name w:val="Spiegelstrich-Arial"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TTitel">
+    <w:name w:val="T_Titel"/>
     <w:basedOn w:val="Standard"/>
-    <w:link w:val="Spiegelstrich-ArialZchn"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00954A48"/>
+    <w:rsid w:val="007B2BBE"/>
     <w:pPr>
-      <w:numPr>
-[...6 lines deleted...]
-      <w:spacing w:line="280" w:lineRule="atLeast"/>
+      <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...5 lines deleted...]
-    <w:rsid w:val="00954A48"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-      <w:lang w:val="de-DE" w:eastAsia="de-DE"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:color w:val="FF0000"/>
+      <w:spacing w:val="5"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="52"/>
+      <w:lang w:eastAsia="de-DE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Zielformulierung">
-    <w:name w:val="Zielformulierung"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TZielnanalyseKopf">
+    <w:name w:val="T_ZielnanalyseKopf"/>
     <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="007B2BBE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="12"/>
+      <w:szCs w:val="12"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TZielnanalyseKopf2">
+    <w:name w:val="T_ZielnanalyseKopf2"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="007B2BBE"/>
+    <w:pPr>
+      <w:spacing w:before="20" w:after="20"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TZielnanalyseKopf3">
+    <w:name w:val="T_ZielnanalyseKopf3"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="007B2BBE"/>
+    <w:pPr>
+      <w:spacing w:before="20" w:after="20"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Funotentext">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="FunotentextZchn"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00954A48"/>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B2BBE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FunotentextZchn">
+    <w:name w:val="Fußnotentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Funotentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007B2BBE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Funotenzeichen">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007B2BBE"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TZielnanalyseKopf4">
+    <w:name w:val="T_ZielnanalyseKopf4"/>
+    <w:basedOn w:val="Standard"/>
+    <w:rsid w:val="007B2BBE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="de-DE"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TZielnanalyseKopf5">
+    <w:name w:val="T_ZielnanalyseKopf5"/>
+    <w:basedOn w:val="TZielnanalyseKopf4"/>
+    <w:rsid w:val="007B2BBE"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TZielnanalysetext">
+    <w:name w:val="T_Zielnanalysetext"/>
+    <w:basedOn w:val="TZielnanalyseKopf2"/>
+    <w:rsid w:val="007B2BBE"/>
+    <w:rPr>
+      <w:b w:val="0"/>
+      <w:sz w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
+    <w:name w:val="Balloon Text"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="SprechblasentextZchn"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007978D7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SprechblasentextZchn">
+    <w:name w:val="Sprechblasentext Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="Sprechblasentext"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007978D7"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platzhaltertext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00900162"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabellenraster">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="NormaleTabelle"/>
-    <w:uiPriority w:val="39"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00E27B2E"/>
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="atLeast"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Sprechblasentext">
-[...2 lines deleted...]
-    <w:link w:val="SprechblasentextZchn"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Impressum-Kopf">
+    <w:name w:val="Impressum-Kopf"/>
+    <w:rsid w:val="00E27B2E"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Source Sans Pro Semibold" w:hAnsi="Source Sans Pro Semibold"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00E27B2E"/>
+    <w:rPr>
+      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Impressum">
+    <w:name w:val="Impressum"/>
+    <w:rsid w:val="00E27B2E"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="atLeast"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Source Sans Pro" w:hAnsi="Source Sans Pro"/>
+      <w:color w:val="000000" w:themeColor="text1"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="berarbeitung">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rPr>
-[...21 lines deleted...]
-    <w:rsid w:val="00497378"/>
+    <w:rsid w:val="00DE4741"/>
     <w:pPr>
-      <w:tabs>
-[...3 lines deleted...]
-      <w:spacing w:after="60"/>
+      <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...322 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Kommentarzeichen">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D8413B"/>
+    <w:rsid w:val="00C1377E"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentartext">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Standard"/>
     <w:link w:val="KommentartextZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D8413B"/>
+    <w:rsid w:val="00C1377E"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentartextZchn">
     <w:name w:val="Kommentartext Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Kommentartext"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D8413B"/>
+    <w:rsid w:val="00C1377E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Kommentarthema">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="Kommentartext"/>
     <w:next w:val="Kommentartext"/>
     <w:link w:val="KommentarthemaZchn"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D8413B"/>
+    <w:rsid w:val="00C1377E"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="KommentarthemaZchn">
     <w:name w:val="Kommentarthema Zchn"/>
     <w:basedOn w:val="KommentartextZchn"/>
     <w:link w:val="Kommentarthema"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00D8413B"/>
+    <w:rsid w:val="00C1377E"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="181477138">
+    <w:div w:id="54472331">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="799686473">
+    <w:div w:id="727336492">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1216045454">
+    <w:div w:id="780877898">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1697465401">
+    <w:div w:id="1660890783">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
-      <w:divsChild>
-[...54 lines deleted...]
-      </w:divsChild>
     </w:div>
-    <w:div w:id="1887329536">
+    <w:div w:id="2138915415">
       <w:bodyDiv w:val="1"/>
-      <w:marLeft w:val="0"/>
-[...108 lines deleted...]
-    <w:div w:id="2056587097">
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-nc/4.0/legalcode" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://zsl-bw.de/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///\\BK.BWL.NET\ZSL\ZSLLEE01\Oeffentlich\Abt_4\Ref43\05_Umsetzungshilfen\UK_B&#252;romanagement_WBV_2025\06a_Zielanalysen\poststelle@zsl.kv.bwl.de" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{492119DF-B8B0-4404-9362-850B131CE4A2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00F05D00" w:rsidRDefault="00E2022A">
+          <w:r w:rsidRPr="00925010">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+            </w:rPr>
+            <w:t>Klicken oder tippen Sie hier, um Text einzugeben.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="BaWue Sans">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="0000207A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Source Sans Pro">
+    <w:altName w:val="Cambria Math"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Source Sans Pro Semibold">
+    <w:altName w:val="Cambria Math"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000007" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="default"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:view w:val="normal"/>
+  <w:revisionView w:comments="0"/>
+  <w:defaultTabStop w:val="708"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00E2022A"/>
+    <w:rsid w:val="000423EB"/>
+    <w:rsid w:val="0004555C"/>
+    <w:rsid w:val="000F253B"/>
+    <w:rsid w:val="002F722B"/>
+    <w:rsid w:val="00345BEF"/>
+    <w:rsid w:val="00516CB9"/>
+    <w:rsid w:val="005A41C9"/>
+    <w:rsid w:val="006E342B"/>
+    <w:rsid w:val="006E66D3"/>
+    <w:rsid w:val="00710587"/>
+    <w:rsid w:val="00995312"/>
+    <w:rsid w:val="009B64FA"/>
+    <w:rsid w:val="00A03633"/>
+    <w:rsid w:val="00C010EE"/>
+    <w:rsid w:val="00D870CA"/>
+    <w:rsid w:val="00DB729E"/>
+    <w:rsid w:val="00DC4735"/>
+    <w:rsid w:val="00DD1269"/>
+    <w:rsid w:val="00E2022A"/>
+    <w:rsid w:val="00F05D00"/>
+    <w:rsid w:val="00F05DFF"/>
+    <w:rsid w:val="00F06131"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="de-DE"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Absatz-Standardschriftart">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="NormaleTabelle">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Platzhaltertext">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00E2022A"/>
+    <w:rPr>
+      <w:color w:val="808080"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:optimizeForBrowser/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Larissa">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Larissa">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7382,334 +7863,97 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010010DF3F11C9A90742BEBBF817088A3739" ma:contentTypeVersion="1" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="d0a20482f717ed8c2bbf7cbe722b64d9">
-[...158 lines deleted...]
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<c:configuration xmlns:c="http://ns.axespdf.com/word/configuration">
+  <c:group id="Styles">
+    <c:group id="T_Titel">
+      <c:property id="RoleID" type="string">ParagraphHeading</c:property>
+    </c:group>
+    <c:group id="T_ZielnanalyseKopf">
+      <c:property id="RoleID" type="string">ParagraphHeaderCellComplex</c:property>
+    </c:group>
+    <c:group id="T_ZielnanalyseKopf4">
+      <c:property id="RoleID" type="string">ParagraphHeaderCellComplex</c:property>
+    </c:group>
+  </c:group>
+  <c:group id="Content">
+    <c:group id="63935c65-ecca-46c9-9063-ea174ccaab6a">
+      <c:property id="RoleID" type="string">TableLayoutTable</c:property>
+    </c:group>
+    <c:group id="1f4d9384-d23c-498e-b2f6-d8a434cdff80">
+      <c:property id="RoleID" type="string">TableLayoutTable</c:property>
+    </c:group>
+  </c:group>
+  <c:group id="InitialView">
+    <c:property id="MagnificationFactor" type="float">100</c:property>
+  </c:group>
+  <c:group id="Advanced">
+    <c:property id="FootnotePosition" type="integer">1</c:property>
+  </c:group>
+</c:configuration>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{788CA92D-9D57-46C6-856A-047D1504F89D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE5CA970-3602-42E0-A403-F8919B2DE85D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...49 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://ns.axespdf.com/word/configuration"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2986</Characters>
+  <Pages>4</Pages>
+  <Words>615</Words>
+  <Characters>5050</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>280</Lines>
+  <Paragraphs>166</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3328</CharactersWithSpaces>
+  <CharactersWithSpaces>5499</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-  <cp:lastPrinted></cp:lastPrinted>
+  <dc:title>WBM-LF11-Zielanalyse_2026</dc:title>
+  <dc:subject/>
+  <dc:creator/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy/>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>